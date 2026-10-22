--- v0 (2026-03-03)
+++ v1 (2026-10-22)
@@ -2,16801 +2,3411 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00555290" w:rsidRPr="00A94132" w:rsidRDefault="00555290" w:rsidP="00A94132">
+    <w:p w:rsidR="00555290" w:rsidRPr="00911A23" w:rsidRDefault="00555290" w:rsidP="00A94132">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...545 lines deleted...]
-        <w:t xml:space="preserve">. 3. С. 665-674 </w:t>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kateryna Rumiantseva, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Natalia Yevdokymova</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Sergiy Bratushka, Nataliia Kharchenko, Oleksandr Iievliev. (2023). The importance of multimedia means usage in improving the quality of education [Значення використання мультимедійних засобів у підвищенні якості освіти]. Brazilian Journal of Education, Technology and Society. Vol. 16 No. 3. С. 665-674 </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00F554B2">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://brajets.com/index.php/brajets/article/view/1279</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F554B2">
-[...567 lines deleted...]
-        <w:t xml:space="preserve"> (BRAJETS). v.16, se2, p.119-128, 2023. </w:t>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (BRAJETS indexed in ESCI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Thomson Reuters/Web of Science). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94132" w:rsidRPr="00911A23" w:rsidRDefault="00A94132" w:rsidP="00A94132">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Serhii Kubitskyi, Inna Shorobur, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Natalia Yevdokymova</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Tetiana Vlasiuk, Larysa Shevchuk. Development of higher education institutions in the current conditions [Розвиток вищої освіти в сучасних умовах]. Brazilian Journal of Education, Technology and Society (BRAJETS). v.16, se2, p.119-128, 2023. </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00D062F2">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://brajets.com/index.php/brajets/article/view/1355</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00A94132" w:rsidRPr="00A94132" w:rsidRDefault="00A94132" w:rsidP="00A94132">
+    <w:p w:rsidR="00A94132" w:rsidRPr="00911A23" w:rsidRDefault="00A94132" w:rsidP="00A94132">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A94132">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00A94132">
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Thomson Reuters/Web of Science).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94132" w:rsidRPr="00911A23" w:rsidRDefault="00A94132" w:rsidP="00A94132">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, N.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...104 lines deleted...]
-      <w:r w:rsidRPr="00F94230">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Revenko</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...261 lines deleted...]
-        <w:t xml:space="preserve"> точність, безпека, відповідальність]. SSRN </w:t>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V., Kyrychenko, O., Hryshchenko, O., &amp; Stekolshchykova, V. (2025, April 10). The information culture of the journalist: linguistic accuracy, security, and responsibility [Інформаційна культура журналіста: мовна точність, безпека, відповідальність]. SSRN </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00F94230">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225058</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F94230">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94230">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">(індексується в </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>(індексується в PlumX Metrics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00784909" w:rsidRPr="00911A23" w:rsidRDefault="00784909" w:rsidP="00784909">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>PlumX</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">, N., Zykun, N., Kyrychenko, O., Yeghanov, O., &amp; Revenko, V. (2025, March 31). Linguistic, communicative, and methodological foundations of journalistic training in the information society </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>[Лінгвістичні, комунікативні та методичні основи підготовки журналістів в інформаційному суспільстві]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...389 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">. SSRN. </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="0072015A">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:bCs/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225056</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0072015A">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072015A">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">(індексується в </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="00784909" w:rsidRPr="0072015A" w:rsidRDefault="00784909" w:rsidP="00784909">
+        <w:t>(індексується в PlumX Metrics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00784909" w:rsidRPr="00911A23" w:rsidRDefault="00784909" w:rsidP="00784909">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0072015A">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Yevdokymova</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...261 lines deleted...]
-        <w:t xml:space="preserve"> [Освітній простір журналістики: від лінгвістичної парадигми до цифрової безпеки]. SSRN. </w:t>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N., Yeghanov, O., Hryshchenko, O., Zviahintseva, O., &amp; Prasol, N. P. (2025, March 29). The educational space of journalism: From linguistic paradigm to Digital security [Освітній простір журналістики: від лінгвістичної парадигми до цифрової безпеки]. SSRN. </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="0072015A">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225036</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0072015A">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072015A">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">(індексується в </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="00091A16" w:rsidRPr="006F2D50" w:rsidRDefault="00091A16" w:rsidP="00091A16">
+        <w:t>(індексується в PlumX Metrics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00091A16" w:rsidRPr="00911A23" w:rsidRDefault="00091A16" w:rsidP="00091A16">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...296 lines deleted...]
-        <w:t xml:space="preserve">]. </w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, N.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Babych, V., Maskaloiva, L., &amp; Ivantsova, N. (2025, March 25). The Intersecting Spheres of Media: Theory of Text, Problems of Media, and Journalistic Genres in the Digital Age [Сфери медіа, що перетинаються: теорія тексту, проблеми медіа та журналістські жанри в епоху цифрових технологій]. </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="006F2D50">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:szCs w:val="28"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225871</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006F2D50">
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F2D50">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">(індексується в </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="00091A16" w:rsidRPr="007F7C5C" w:rsidRDefault="00091A16" w:rsidP="00091A16">
+        <w:t>(індексується в PlumX Metrics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00091A16" w:rsidRPr="00911A23" w:rsidRDefault="00091A16" w:rsidP="00091A16">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...217 lines deleted...]
-      <w:r w:rsidRPr="00AE060C">
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, N.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zviahintseva, O., &amp; Ivantsova, N. (2025, March 22). Marketing and Management in Journalism: Strategic Approaches in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Digital</w:t>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="007F7C5C">
+        <w:t>Digital Age [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Маркетинг і менеджмент у журналістиці: стратегічні підходи в епоху цифрових технологій</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7C5C">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00AE060C">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225768</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AE060C">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE060C">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">(індексується в </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="00A94132" w:rsidRPr="00555290" w:rsidRDefault="00D51330" w:rsidP="00555290">
+        <w:t>(індексується в PlumX Metrics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94132" w:rsidRPr="00911A23" w:rsidRDefault="00D51330" w:rsidP="00555290">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...358 lines deleted...]
-        <w:t xml:space="preserve"> [Менеджмент, управління та проблематика сучасних ЗМІ: навігація журналістських жанрів в епоху організаційної складності]. </w:t>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, N.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zviahintseva, O., Babych, V., &amp; Maskaloiva, L. (2025, March 21). Management, management, and the Problematics of modern media: Navigating journalistic genres in an era of organizational complexity [Менеджмент, управління та проблематика сучасних ЗМІ: навігація журналістських жанрів в епоху організаційної складності]. </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="002A4F5B">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5226004</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002A4F5B">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A4F5B">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">індексується в </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>індексується в PlumX Metrics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E5A86" w:rsidRPr="00911A23" w:rsidRDefault="001E5A86" w:rsidP="001E5A86">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>PlumX</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002A4F5B">
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:t>Yevdokymova, N.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yeghanov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Metrics</w:t>
-[...330 lines deleted...]
-        <w:t xml:space="preserve"> [Основи наукових досліджень з безпеки життєдіяльності, охорони праці та цивільного захисту]. </w:t>
+        <w:t xml:space="preserve">, O., &amp; Melnichenko, V. (2025, March 17). Fundamentals of scientific research in life safety, occupational well-being, and civil protection [Основи наукових досліджень з безпеки життєдіяльності, охорони праці та цивільного захисту]. </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00F94230">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:bCs/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225657</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F94230">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94230">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">(індексується в </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="002F74B2" w:rsidRPr="006F2D50" w:rsidRDefault="002F74B2" w:rsidP="002F74B2">
+        <w:t>(індексується в PlumX Metrics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F74B2" w:rsidRPr="00911A23" w:rsidRDefault="002F74B2" w:rsidP="002F74B2">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...280 lines deleted...]
-        <w:t xml:space="preserve">]. </w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, N.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Babych, V., Maskaloiva, L., &amp; Ivantsova, N. (2025, March 15). The ethical Labyrinth of journalistic genres: navigating media problems through the lens of work and text theory [Етичний лабіринт журналістських жанрів: навігація по проблемам ЗМІ крізь призму теорії праці та тексту]. </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="006F2D50">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:szCs w:val="28"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225919</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006F2D50">
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F2D50">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...60 lines deleted...]
-    <w:p w:rsidR="002F74B2" w:rsidRPr="0072015A" w:rsidRDefault="002F74B2" w:rsidP="002F74B2">
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(індексується в PlumX Metrics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F74B2" w:rsidRPr="00911A23" w:rsidRDefault="002F74B2" w:rsidP="002F74B2">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0072015A">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Yevdokymova</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...380 lines deleted...]
-        <w:t xml:space="preserve">. SSRN. </w:t>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N., Hryshchenko, O., Kyrychenko, O., Prasol, N. P., &amp; Melnichenko, V. (2025, March 12). Innovative methods in journalism education: language, marketing, and critical thinking [Інноваційні методи в журналістській освіті: мова, маркетинг, критичне мислення]. SSRN. </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="0072015A">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5224973</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0072015A">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072015A">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">(індексується в </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="002F74B2" w:rsidRPr="00A55D5E" w:rsidRDefault="002F74B2" w:rsidP="002F74B2">
+        <w:t>(індексується в PlumX Metrics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F74B2" w:rsidRPr="00911A23" w:rsidRDefault="002F74B2" w:rsidP="002F74B2">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A55D5E">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Yevdokymova</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...213 lines deleted...]
-        <w:t xml:space="preserve"> [Комунікативні технології та соціальна відповідальність у журналістській практиці]. SSRN. </w:t>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N., Kyrychenko, O., Yakymenko, P., Hryshchenko, O., &amp; Ivantsova, N. (2025, March 6). Communicative technologies and social responsibility in journalistic practice [Комунікативні технології та соціальна відповідальність у журналістській практиці]. SSRN. </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00A55D5E">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225042</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A55D5E">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55D5E">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">(індексується в </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A55D5E">
+        <w:t>(індексується в PlumX Metrics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F74B2" w:rsidRPr="00911A23" w:rsidRDefault="002F74B2" w:rsidP="002F74B2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>PlumX</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>Yevdokymova, N.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yeghanov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Metrics</w:t>
-[...385 lines deleted...]
-      <w:r w:rsidRPr="00F94230">
+        <w:t xml:space="preserve">, O. (2025, March 4). Ensuring life safety and occupational well-being in journalism: Threats, responsibilities, and resilience in the digital age [Забезпечення безпеки життя та професійного благополуччя в журналістиці: загрози, відповідальність та стійкість у </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">цифрову епоху]. </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00F94230">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:bCs/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225750</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F94230">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94230">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">(індексується в </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="000B7276" w:rsidRPr="0072015A" w:rsidRDefault="000B7276" w:rsidP="000B7276">
+        <w:t>(індексується в PlumX Metrics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B7276" w:rsidRPr="00911A23" w:rsidRDefault="000B7276" w:rsidP="000B7276">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...292 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, N.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ivantsova, N., Babych, V., Prasol, N. P., &amp; Zviahintseva, O. (2025, March 4). Cognitive and communicative aspects of journalistic text in the digital society [Когнітивні та комунікативні аспекти журналістського тексту в цифровому суспільстві]. SSRN </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="0072015A">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5224867</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0072015A">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072015A">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">(індексується в </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="000B7276" w:rsidRPr="006F2D50" w:rsidRDefault="000B7276" w:rsidP="000B7276">
+        <w:t>(індексується в PlumX Metrics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B7276" w:rsidRPr="00911A23" w:rsidRDefault="000B7276" w:rsidP="000B7276">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006F2D50">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Yevdokymova</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...293 lines deleted...]
-        <w:t xml:space="preserve"> [Мова, медіа та суспільство: етичні виклики журналістики в часи глобальної турбулентності]. SSRN. </w:t>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N., Ivantsova, N., Zykun, N., Prasol, N. P., &amp; Stekolshchykova, V. (2025, March 3). Language, Media, and Society: Ethical Challenges of Journalism in Times of Global Turbulence [Мова, медіа та суспільство: етичні виклики журналістики в часи глобальної турбулентності]. SSRN. </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="006F2D50">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225013</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006F2D50">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F2D50">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">(індексується в </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="000B7276" w:rsidRPr="006F2D50" w:rsidRDefault="000B7276" w:rsidP="000B7276">
+        <w:t>(індексується в PlumX Metrics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B7276" w:rsidRPr="00911A23" w:rsidRDefault="000B7276" w:rsidP="000B7276">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...166 lines deleted...]
-        <w:t xml:space="preserve">]. </w:t>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, N.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Babych, V., &amp; Maskaloiva, L. (2025, March 2). Journalistic genres and the core challenges of media in the digital era [Журналістські жанри та основні виклики ЗМІ в цифрову еру]. </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="006F2D50">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:szCs w:val="28"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225990</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006F2D50">
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F2D50">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(індексується в PlumX Metrics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B7276" w:rsidRPr="00911A23" w:rsidRDefault="000B7276" w:rsidP="000B7276">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>індексується в</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F2D50">
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, N.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>PlumX</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> Melnichenko, V., Yakymenko, P., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yeghanov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...366 lines deleted...]
-        <w:t xml:space="preserve">. SSRN. </w:t>
+        <w:t xml:space="preserve">, O., &amp; Zykun, N. (2025, March 2). Journalism in the context of digital transformation [Журналістика в контексті цифрової трансформації]. SSRN. </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00F94230">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:bCs/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225108</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F94230">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94230">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">(індексується в </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="000B7276" w:rsidRPr="0072015A" w:rsidRDefault="000B7276" w:rsidP="000B7276">
+        <w:t>(індексується в PlumX Metrics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B7276" w:rsidRPr="00911A23" w:rsidRDefault="000B7276" w:rsidP="000B7276">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0072015A">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Yevdokymova</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...307 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N., Melnichenko, V., Prasol, N. P., Ivantsova, N., &amp; Zviahintseva, O. (2025, February 27). Scientific approaches to developing professional competencies in journalism: language, communication, and management [Наукові підходи до формування професійних компетенцій у журналістиці: мовна, комунікаційна, управлінська]. SSRN. </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="0072015A">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5224939</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0072015A">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072015A">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">(індексується в </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="000B7276" w:rsidRPr="0072015A" w:rsidRDefault="000B7276" w:rsidP="000B7276">
+        <w:t>(індексується в PlumX Metrics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B7276" w:rsidRPr="00911A23" w:rsidRDefault="000B7276" w:rsidP="000B7276">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0072015A">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Yevdokymova</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...380 lines deleted...]
-        <w:t xml:space="preserve">. SSRN. </w:t>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N., Prasol, N. P., Melnichenko, V., Stekolshchykova, V., &amp; Yakymenko, P. (2025, February 27). Text, Language, and Thinking in Journalistic Discourse: an interdisciplinary approach [Текст, мова та мислення в журналістському дискурсі: міждисциплінарний підхід]. SSRN. </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="0072015A">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225048</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0072015A">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0072015A">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">(індексується в </w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="000B7276" w:rsidRPr="009C0AD0" w:rsidRDefault="000B7276" w:rsidP="000B7276">
+        <w:t>(індексується в PlumX Metrics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B7276" w:rsidRPr="00911A23" w:rsidRDefault="000B7276" w:rsidP="000B7276">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Yevdokymova</w:t>
-[...13 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:t>Yevdokymova, N.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009C0AD0">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Babych</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...165 lines deleted...]
-        <w:t xml:space="preserve">]. </w:t>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V., Stekolshchykova, V., &amp; Ivantsova, N. (2025, February 27). Navigating the nexus of media literacy, information security, and journalistic integrity [Навігація між медіаграмотністю, інформаційною безпекою та чесністю журналіста]. </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="009C0AD0">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:szCs w:val="28"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225839</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009C0AD0">
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C0AD0">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...60 lines deleted...]
-    <w:p w:rsidR="00E301AD" w:rsidRPr="00F554B2" w:rsidRDefault="00E301AD" w:rsidP="00E301AD">
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(індексується в PlumX Metrics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E301AD" w:rsidRPr="00911A23" w:rsidRDefault="00E301AD" w:rsidP="00E301AD">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F554B2">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Євдокимова Н. О.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F554B2">
-[...65 lines deleted...]
-    <w:p w:rsidR="00E301AD" w:rsidRPr="00A442BC" w:rsidRDefault="00E301AD" w:rsidP="00E301AD">
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Тарасова Н. В. (2020). Особливості мотиваційної сфери спортсменів підлітково-юнацького віку. Теорія і практика сучасної психології: збірник наукових праць, 1, т. 2, 8-12 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(Index Copernicus).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E301AD" w:rsidRPr="00911A23" w:rsidRDefault="00E301AD" w:rsidP="00E301AD">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F554B2">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Євдокимова Н. О.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F554B2">
-[...88 lines deleted...]
-    <w:p w:rsidR="00A442BC" w:rsidRPr="00F554B2" w:rsidRDefault="00A442BC" w:rsidP="00A442BC">
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Харченко О. О. (2020). Успішність навчання як мотиватор усвідомленого професійного самовизначення старших підлітків. Теорія і практика сучасної психології: збірник наукових праць, 1, т. 2, 13-17. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(Index Copernicus).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A442BC" w:rsidRPr="00911A23" w:rsidRDefault="00A442BC" w:rsidP="00A442BC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E549E7">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Євдокимова Н. О.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E549E7">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00E549E7">
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, Раткогло О. М. (2020).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E549E7">
-[...39 lines deleted...]
-    <w:p w:rsidR="00CE0B00" w:rsidRPr="00CE0B00" w:rsidRDefault="00CE0B00" w:rsidP="00CE0B00">
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Психологічний статус онкохворої людини. Актуальні проблеми психології: Збірник наукових праць Інституту психології імені Г. С. Костюка НАПН України. К.: ДП «Інформаційно-аналітичне агентство». Том X. Психологія навчання. Генетична психологія. Медична психологія. Вип. 34, 74-83.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE0B00" w:rsidRPr="00911A23" w:rsidRDefault="00CE0B00" w:rsidP="00CE0B00">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F554B2">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Євдокимова Н. О.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F554B2">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>, Тарасова Н. В. (2020).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F554B2">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F554B2">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00F554B2">
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Психологічний супровід спортсменів підлітково-юнацького віку. Актуальні проблеми психології: Збірник наукових праць Інституту психології імені Г. С. Костюка НАПН України. К.: ДП «Інформаційно-аналітичне агентство». Том X. Психологія навчання. Генетична психологія. Медична психологія. Вип. 34, 83-91. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>(фахове видання)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0B00" w:rsidRPr="000B1C56" w:rsidRDefault="00CE0B00" w:rsidP="006F77F3">
+    <w:p w:rsidR="00CE0B00" w:rsidRPr="00911A23" w:rsidRDefault="00CE0B00" w:rsidP="006F77F3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F554B2">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Євдокимова Н. О.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F554B2">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>, Харченко О. О. (2020).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F554B2">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F554B2">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00F554B2">
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Професійне самовизначення старших підлітків. Актуальні проблеми психології: Збірник наукових праць Інституту психології імені Г. С. Костюка НАПН України. К.: ДП «Інформаційно-аналітичне агентство». Том X. Психологія навчання. Генетична психологія. Медична психологія. Вип. 34, 91-98. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>(фахове видання)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B1C56" w:rsidRPr="00AC7F45" w:rsidRDefault="000B1C56" w:rsidP="000B1C56">
+    <w:p w:rsidR="000B1C56" w:rsidRPr="00911A23" w:rsidRDefault="000B1C56" w:rsidP="000B1C56">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AC7F45">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Kateryna</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AC7F45">
+        <w:t xml:space="preserve">Kateryna Rumiantseva, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AC7F45">
+        <w:t>Natalia Yevdokymova</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Rumiantseva</w:t>
-[...568 lines deleted...]
-        <w:t xml:space="preserve">. 3 (2023). С. 665-674 </w:t>
+        <w:t xml:space="preserve">, Sergiy Bratushka, Nataliia Kharchenko, Oleksandr Iievliev. The importance of multimedia means usage in improving the quality of education [Значення використання мультимедійних засобів у підвищенні якості освіти]. Brazilian Journal of Education, Technology and Society. Vol. 16 No. 3 (2023). С. 665-674 </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidRPr="00AC7F45">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single"/>
             <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://brajets.com/index.php/brajets/article/view/1279</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AC7F45">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (BRAJETS </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AC7F45">
+        <w:t xml:space="preserve"> (BRAJETS indexed in ESCI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>indexed</w:t>
-[...139 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">(Thomson Reuters/Web of Science). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D6701" w:rsidRPr="00911A23" w:rsidRDefault="005D6701" w:rsidP="005D6701">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:contextualSpacing/>
-[...21 lines deleted...]
-          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Євдокимова Н. О.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, Чеканова О. С. (2020).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...316 lines deleted...]
-          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Особливості ігрової діяльності дітей з аутизмом. Актуальні проблеми психології: Збірник наукових праць Інституту психології імені Г. С. Костюка НАПН України. К.: ДП </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>current</w:t>
-[...324 lines deleted...]
-    <w:p w:rsidR="005D6701" w:rsidRPr="00F554B2" w:rsidRDefault="005D6701" w:rsidP="005D6701">
+        <w:t xml:space="preserve">«Інформаційно-аналітичне агентство». Том X. Психологія навчання. Генетична психологія. Медична психологія. Вип. 34, 98-108. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(фахове видання)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D6701" w:rsidRPr="00911A23" w:rsidRDefault="005D6701" w:rsidP="005D6701">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F554B2">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Євдокимова Н. О.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F554B2">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00F554B2">
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, Воскевич Ю. В. (2020).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F554B2">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00F554B2">
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ознаки і причини емоційного вигоряння прийомних батьків та батьків-вихователів дитячих будинків сімейного типу. Актуальні проблеми психології: Збірник наукових праць Інституту психології імені Г. С. Костюка НАПН України. К.: ДП «Інформаційно-аналітичне агентство». Том X. Психологія навчання. Генетична психологія. Медична психологія. Вип. 34, 108-117. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>(фахове видання)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D6701" w:rsidRPr="00F554B2" w:rsidRDefault="005D6701" w:rsidP="005D6701">
+    <w:p w:rsidR="00376299" w:rsidRPr="00911A23" w:rsidRDefault="00376299" w:rsidP="00376299">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Євдокимова Н.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, Зливков В., Лукомська С., Ліпінська С. Діти і війна: Монографія</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(Рекомендовано до друку Вченою радою Інституту психології імені Г. С. Костюка НАПН України, протокол № 17 від 26 грудня 2022 року). Київ-Ніжин: Видавець ПП Лисенко М. М., 2023. 216 с. С. 35-73.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D053FF" w:rsidRPr="00911A23" w:rsidRDefault="00D053FF" w:rsidP="00D053FF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Євдокимова Н.О., Зливков В.Л., Лукомська С.О., Федан О.В. Особистість у кризових ситуаціях: огляд сучасних психодіагностичних методик. Миколаїв, 2016. 229 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E68E5" w:rsidRPr="00911A23" w:rsidRDefault="007E68E5" w:rsidP="007E68E5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F554B2">
+      <w:r w:rsidRPr="00911A23">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Євдокимова Н. О.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F554B2">
-[...496 lines deleted...]
-    <w:p w:rsidR="007E68E5" w:rsidRPr="00F554B2" w:rsidRDefault="007E68E5" w:rsidP="007E68E5">
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Іванцова Н. Б., Довгань Н. Ю., Барвінок І. В., Безушко С. В., Матвієнко Л. П., Нор К. Ф., Потоцька Т. Ф., Чижик Т. Г. Виховні технології у передшкільній та шкільній освіті у контексті нової української школи: </w:t>
+      </w:r>
+      <w:r w:rsidR="006F77F3" w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>олективна монографія. Миколаїв: Вид-во «Іліон». 2020. 146 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B1C56" w:rsidRPr="00911A23" w:rsidRDefault="00857789" w:rsidP="00CE0B00">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F554B2">
-[...93 lines deleted...]
-    <w:p w:rsidR="000B1C56" w:rsidRPr="004158E3" w:rsidRDefault="00857789" w:rsidP="00CE0B00">
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Євдокимова Н.О. Психологічні технології професійної суб’єктогенези здобувачів вищої освіти. Психологічні </w:t>
+      </w:r>
+      <w:r w:rsidR="00346734" w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ехноло</w:t>
+      </w:r>
+      <w:r w:rsidR="00346734" w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гії ефективного функціонування </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>та розвитку особистості: моногр. Суми: Вид-во СумДПУ ім. А.С.Макаренка, 2019. 540с. С.315-328.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004158E3" w:rsidRPr="00911A23" w:rsidRDefault="004158E3" w:rsidP="004158E3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...373 lines deleted...]
-        <w:r w:rsidRPr="0059224C">
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, Natalia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Babych, Vira</w:t>
+      </w:r>
+      <w:r w:rsidR="006C7288">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Integrating Cooperative Learning into the Modern EFL Classroom [Інтеграція кооперативного навчання у сучасне викладання англійської як іноземної мови] (July 16, 2025). Available at SSRN: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5376668</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004158E3" w:rsidRDefault="004158E3" w:rsidP="004158E3">
+    <w:p w:rsidR="004158E3" w:rsidRPr="00911A23" w:rsidRDefault="004158E3" w:rsidP="004158E3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...338 lines deleted...]
-        <w:r w:rsidRPr="0059224C">
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(індексується в PlumX Metrics, Mendeley Data)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004158E3" w:rsidRPr="00911A23" w:rsidRDefault="004158E3" w:rsidP="004158E3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, Natalia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Babych, Vira</w:t>
+      </w:r>
+      <w:r w:rsidR="006C7288">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Strategies for Applying Business Models to Optimize the Work of Foreign Language Teachers in Higher Education Institutions [Стратегії застосування бізнес-моделей для оптимізації роботи викладачів іноземних мов у закладах вищої освіти] (July 17, 2025). Available at SSRN: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:szCs w:val="28"/>
-            <w:lang w:val="en-US"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5376674</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004158E3" w:rsidRPr="004158E3" w:rsidRDefault="004158E3" w:rsidP="004158E3">
+    <w:p w:rsidR="004158E3" w:rsidRPr="00911A23" w:rsidRDefault="004158E3" w:rsidP="004158E3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...387 lines deleted...]
-        <w:r w:rsidRPr="0059224C">
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(індексується в PlumX Metrics, Mendeley Data)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00021406" w:rsidRPr="00911A23" w:rsidRDefault="00021406" w:rsidP="00021406">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, Natalia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Babych, Vira, The Student Assistantship in Higher Education EFL Programs: A Comprehensive Framework for Theory, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Practice, and Strategic Implementation [Студентське асистенство у програмах вищої освіти з англійської як іноземної мови: комплексна основа теорії, практики та стратегічного впровадження] (August 02, 2025). Available at SSRN: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:szCs w:val="28"/>
-            <w:lang w:val="en-US"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5376656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00021406" w:rsidRPr="00021406" w:rsidRDefault="00021406" w:rsidP="00A50F42">
+    <w:p w:rsidR="00021406" w:rsidRPr="00911A23" w:rsidRDefault="00021406" w:rsidP="00A50F42">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...60 lines deleted...]
-    <w:p w:rsidR="004158E3" w:rsidRDefault="0076209B" w:rsidP="0076209B">
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(індексується в PlumX Metrics, Mendeley Data)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004158E3" w:rsidRPr="00911A23" w:rsidRDefault="0076209B" w:rsidP="0076209B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...344 lines deleted...]
-      <w:r w:rsidR="001B65D0">
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Євдокимова Н.O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>., Козак І.С. Емоційне вигорання адвокатів: емпіричне вивченн</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA46D2" w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я динаміки, психодіагностичних </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аспектів та вибірки респондентів. Вчені записки ТНУ імені В.І. Вернадського. Серія: Психологія. 2025. Том 36 (75). </w:t>
+      </w:r>
+      <w:r w:rsidR="001B65D0" w:rsidRPr="00911A23">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidRPr="0076209B">
-[...14 lines deleted...]
-    <w:p w:rsidR="00DB64BF" w:rsidRPr="00DB64BF" w:rsidRDefault="00DB64BF" w:rsidP="0076209B">
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. С. 206-213.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA46D2" w:rsidRPr="00911A23" w:rsidRDefault="00EA46D2" w:rsidP="00EA46D2">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...136 lines deleted...]
-    <w:p w:rsidR="00EA46D2" w:rsidRPr="00EA46D2" w:rsidRDefault="00EA46D2" w:rsidP="00EA46D2">
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Євдокимова Н. О.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Шабадаш І. С. (2025). Опитувальник негативного дитячого досвіду як ключовий інструмент діагностики дитячих травм у подружжі. Наука ІІІ тисячоліття: пошуки, проблеми, перспективи розвитку: матеріали VІIІ Міжнародної науково-практичної інтернет-конференції (23-24 квітня 2025 року): збірник тез. Запоріжжя: БДПУ, С. 249-250.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA46D2" w:rsidRPr="00911A23" w:rsidRDefault="00EA46D2" w:rsidP="00EA46D2">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA46D2">
-[...30 lines deleted...]
-    <w:p w:rsidR="00EA46D2" w:rsidRPr="00F428FC" w:rsidRDefault="00EA46D2" w:rsidP="00EA46D2">
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Євдокимова Н. О.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Резник О. М. (2025). Вплив типів прив'язаності на формування психотерапевтичного альянсу. Наука ІІІ тисячоліття: пошуки, проблеми, перспективи розвитку: матеріали VІIІ Міжнародної науково-практичної інтернет-конференції (23-24 квітня 2025 року): збірник тез. Запоріжжя: БДПУ, С. 190-191.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0013409B" w:rsidRPr="00911A23" w:rsidRDefault="00BA0833" w:rsidP="00BA0833">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="28"/>
-[...146 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, Natalia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resilience and Reform: The Impact of War and Conflict on Innovation in Higher Education </w:t>
+      </w:r>
+      <w:r w:rsidR="00A60533" w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>[Стійкість</w:t>
+      </w:r>
+      <w:r w:rsidR="0013409B" w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA0833">
-[...25 lines deleted...]
-      <w:r w:rsidR="0013409B" w:rsidRPr="00A60533">
+      <w:r w:rsidR="00A60533" w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і реформи</w:t>
+      </w:r>
+      <w:r w:rsidR="0013409B" w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>: в</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60533" w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>плив</w:t>
+      </w:r>
+      <w:r w:rsidR="0013409B" w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60533" w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ійни</w:t>
+      </w:r>
+      <w:r w:rsidR="0013409B" w:rsidRPr="00911A23">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A60533">
+      <w:r w:rsidR="00A60533" w:rsidRPr="00911A23">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r w:rsidR="00A60533" w:rsidRPr="00A60533">
-[...54 lines deleted...]
-      <w:r w:rsidR="0013409B" w:rsidRPr="00A60533">
+      <w:r w:rsidR="0013409B" w:rsidRPr="00911A23">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> конфл</w:t>
       </w:r>
-      <w:r w:rsidR="00A60533">
+      <w:r w:rsidR="00A60533" w:rsidRPr="00911A23">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ікту</w:t>
       </w:r>
-      <w:r w:rsidR="0013409B" w:rsidRPr="00A60533">
+      <w:r w:rsidR="0013409B" w:rsidRPr="00911A23">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> на </w:t>
       </w:r>
-      <w:r w:rsidR="00A60533">
-[...11 lines deleted...]
-      <w:r w:rsidR="0013409B" w:rsidRPr="00A60533">
+      <w:r w:rsidR="00A60533" w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>інновації у вищій освіті]</w:t>
+      </w:r>
+      <w:r w:rsidR="0013409B" w:rsidRPr="00911A23">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10 </w:t>
       </w:r>
-      <w:r w:rsidR="00A60533">
+      <w:r w:rsidR="00A60533" w:rsidRPr="00911A23">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>жовтня</w:t>
       </w:r>
-      <w:r w:rsidR="0013409B" w:rsidRPr="00A60533">
+      <w:r w:rsidR="0013409B" w:rsidRPr="00911A23">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023 г.). </w:t>
       </w:r>
-      <w:r w:rsidR="00A60533" w:rsidRPr="00A60533">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00A60533" w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Available at SSRN:</w:t>
       </w:r>
-      <w:r w:rsidR="0013409B" w:rsidRPr="00A60533">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="0013409B" w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="0013409B" w:rsidRPr="00A60533">
+      <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="0013409B" w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
-            <w:lang w:val="en-US"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://ssrn.com/abstract=4602827</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0013409B" w:rsidRPr="00A60533">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="0013409B" w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C833E8">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00C833E8" w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="0013409B" w:rsidRPr="00A60533">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="0013409B" w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="0013409B" w:rsidRPr="00A60533">
+      <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="0013409B" w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
-            <w:lang w:val="en-US"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.2139/ssrn.4602827</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00351E38" w:rsidRPr="00351E38" w:rsidRDefault="00351E38" w:rsidP="00CA4194">
-[...215 lines deleted...]
-        <w:r w:rsidRPr="00351E38">
+    <w:p w:rsidR="00351E38" w:rsidRPr="00911A23" w:rsidRDefault="00351E38" w:rsidP="00CA4194">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, Natalia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Overcoming Crises in Professional Education: Strategies for Resilience and Growth [Подолання криз у професійній освіті: стратегії стійкості та зростання] (February 20, 2024). Available at SSRN: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
-          <w:t>://</w:t>
+          <w:t>https://ssrn.com/abstract=4732900</w:t>
         </w:r>
-        <w:r w:rsidRPr="00351E38">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00351E38">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C833E8" w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
-          <w:t>.</w:t>
-[...53 lines deleted...]
-          </w:rPr>
           <w:t>http://dx.doi.org/10.2139/ssrn.4732900</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidRPr="00351E38">
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://ssrn.com/abstract</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00351E38">
-[...229 lines deleted...]
-        <w:r w:rsidRPr="00351E38">
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = (Scopus). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00351E38" w:rsidRPr="00911A23" w:rsidRDefault="00351E38" w:rsidP="00351E38">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, Natalia,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Psychology of Personalized Education: Enhancing Learning through Individualization [Психологія персоналізованої освіти: покращення навчання через індивідуалізацію] (February 10, 2024). Available at SSRN: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://ssrn.com/abstract</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00351E38">
-[...52 lines deleted...]
-      <w:r w:rsidR="008D5A5E">
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">= (Scopus). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00351E38" w:rsidRPr="00911A23" w:rsidRDefault="006264B0" w:rsidP="006264B0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, Natalia</w:t>
+      </w:r>
+      <w:r w:rsidR="008D5A5E" w:rsidRPr="00911A23">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006264B0">
-[...180 lines deleted...]
-        <w:r w:rsidRPr="006264B0">
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Rise of Online Psychological Support: Transforming Mental Health Care [Зростання онлайн-психологічної підтримки: трансформація психіатричної допомоги] (January 16, 2024). Available at SSRN: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
-            <w:lang w:val="en-US"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://ssrn.com/abstract=4733023</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006264B0">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="006264B0">
+      <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
-            <w:lang w:val="en-US"/>
+            <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.2139/ssrn.4733023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00CA4194" w:rsidRPr="00725166" w:rsidRDefault="00CA4194" w:rsidP="006264B0">
+    <w:p w:rsidR="00CA4194" w:rsidRPr="00911A23" w:rsidRDefault="00CA4194" w:rsidP="006264B0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-      <w:r w:rsidR="008D5A5E">
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Yevdokymova, Natalia</w:t>
+      </w:r>
+      <w:r w:rsidR="008D5A5E" w:rsidRPr="00911A23">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C833E8">
-[...247 lines deleted...]
-        <w:r w:rsidRPr="008D5A5E">
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Preparing Psychologists and Rehabilitation Specialists in Universities for Addressing War-Induced Syndromes in Civilian Populations [Підготовка психологів та фахівців з реабілітації в університетах до вирішення проблем, спричинених війною, у цивільного населення] (October 01, 2023). Available at SSRN: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
-          <w:t>://</w:t>
+          <w:t>https://ssrn.com/abstract=4602836</w:t>
         </w:r>
-        <w:r w:rsidRPr="00C833E8">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="008D5A5E">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
-          <w:t>.</w:t>
-[...41 lines deleted...]
-          </w:rPr>
           <w:t>http://dx.doi.org/10.2139/ssrn.4602836</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00725166" w:rsidRPr="00725166" w:rsidRDefault="00725166" w:rsidP="00725166">
-[...340 lines deleted...]
-        <w:r w:rsidRPr="0076443D">
+    <w:p w:rsidR="00725166" w:rsidRPr="00911A23" w:rsidRDefault="00725166" w:rsidP="00725166">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, Natalia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Babaian, Yuliia and Nor, Kateryna. Didactic Foundations of Inclusive Education in Primary Schools: Towards Effective Teaching Models (August 18, 2025). Available at SSRN: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://ssrn.com/abstract</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00725166" w:rsidRPr="00C833E8" w:rsidRDefault="00725166" w:rsidP="00725166">
-[...555 lines deleted...]
-        <w:r w:rsidRPr="00406E8B">
+    <w:p w:rsidR="006343FE" w:rsidRPr="00911A23" w:rsidRDefault="006343FE" w:rsidP="00725166">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Індивідуалізація професійної підготовки майбутніх учителів початкових класів в умовах кредитно-трансферної системи навчання: монографія / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Євдокимова Н.О.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пєхо</w:t>
+      </w:r>
+      <w:r w:rsidR="00262247" w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а О.М., Дарманська І.М., Прасол Н.О. Миколаїв: МКУ ім. Пилипа Орлика, 2025. 275 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002108C2" w:rsidRPr="00911A23" w:rsidRDefault="002108C2" w:rsidP="002108C2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lunov, V., Tkach, B., Matiash, M., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2025). The interoceptive metacognitive architecture of fatigue: partial mediation and resilience buffering [Інтероцептивна метакогнітивна архітектура втоми: часткове посередництво та буферизація стійкості]. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
-            <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
-          <w:t>https://www.ssrn.co</w:t>
+          <w:t>https://doi.org/10.1101/2025.09.12.25335659</w:t>
         </w:r>
-        <w:r w:rsidRPr="00406E8B">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  [наукометричні бази Scopus&amp;  MedRxiv (</w:t>
+      </w:r>
+      <w:r w:rsidR="00911A23" w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Cold Spring Harbor Laboratory)].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002108C2" w:rsidRPr="00911A23" w:rsidRDefault="003451C3" w:rsidP="003451C3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yeghanov, Oleksandr and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, Natalia,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Life Safety in Armed Conflicts and Extreme Situations: Key Challenges and Strategies [Безпека життєдіяльності у збройних конфліктах та екстремальних ситуаціях: ключові виклики та стратегії] (September 26, 2025). Available at SSRN: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidRPr="00911A23">
           <w:rPr>
             <w:rStyle w:val="a5"/>
-            <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
-          <w:t>m</w:t>
+          <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5728262</w:t>
         </w:r>
-        <w:r w:rsidRPr="00406E8B">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [наукометрична база PlumX Metrics]</w:t>
+      </w:r>
+      <w:r w:rsidR="00911A23" w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00911A23" w:rsidRDefault="00911A23" w:rsidP="00911A23">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yeghanov, Oleksandr and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, Natalia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Occupational Health and Workplace Safety: Contemporary Approaches, Emerging Challenges and Evolving Trends [Охорона праці та безпека на робочому місці: сучасні підходи, нові виклики та тенденції, що розвиваються] (November 05, 2025). Available at SSRN: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="003B03DA">
           <w:rPr>
             <w:rStyle w:val="a5"/>
-            <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
-          <w:t>/index.cfm/en/</w:t>
+          <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5728182</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00406E8B">
-[...20 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+    </w:p>
+    <w:p w:rsidR="00911A23" w:rsidRDefault="00911A23" w:rsidP="00911A23">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="502" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00911A23">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>[наукометрична база PlumX Metrics]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007D56C8" w:rsidRPr="007D56C8" w:rsidRDefault="007D56C8" w:rsidP="007D56C8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D56C8">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yeghanov, Oleksandr and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D56C8">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, Natalia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D56C8">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Behavioural Sciences in Life Safety, Occupational Health and Civil Protection: A Contemporary Integrative Review [Поведінкові науки в безпеці життєдіяльності, охороні праці та цивільному захисті: сучасний інтегративний огляд] (September 26, 2025). Available at SSRN: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidRPr="007D56C8">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5728145</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007D56C8">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [наукометрична база PlumX Metrics].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00601054" w:rsidRPr="00601054" w:rsidRDefault="00601054" w:rsidP="00601054">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00601054">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revenko, Vira and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00601054">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, Natalia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00601054">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Statehood and Culture in Ukraine: The Patriotic Narrative as Civic Infrastructure [Державність і культура в Україні: патріотичний наратив як громадянська інфраструктура] (October 14, 2025). Available at SSRN: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidRPr="00601054">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5728144</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00601054">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...93 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00601054">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [наукометрична база PlumX Metrics]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00911A23" w:rsidRPr="00601054" w:rsidRDefault="00601054" w:rsidP="00601054">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085286C">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, Natalia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00601054">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Communicative Management in Politics and Public Administration: Trust, Digital Strategy, and Democratic Resilience [Комунікативний менеджмент у політиці та державному управлінні: довіра, цифрова стратегія та демократична стійкість] (October 02, 2025). Available at SSRN: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidRPr="00601054">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5709405</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00601054">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...27 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00601054">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [наукометрична база PlumX Metrics]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00601054" w:rsidRPr="006E4FAC" w:rsidRDefault="00601054" w:rsidP="00601054">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085286C">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, Natalia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00963F02">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Human Resource Management and Organisazonal Behaviour: Contemporary Approaches and Impact on Organisazonal Effectiveness [Управління людськими ресурсами та організаційна сезонна поведінка: сучасні підходи та вплив на організаційну сезонну ефективність] (September 09, 2025). Available at SSRN: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidR="00963F02" w:rsidRPr="00963F02">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5709382</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00963F02" w:rsidRPr="00963F02">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="00963F02">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [наукометрична база PlumX Metrics]</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4FAC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E4FAC" w:rsidRPr="006E4FAC" w:rsidRDefault="006E4FAC" w:rsidP="006E4FAC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085286C">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, Natalia,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E4FAC">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Communicative Management in Education: Key Approaches, Challenges, and Contemporary Practices [Комунікативний менеджмент в освіті: ключові підходи, виклики та сучасні практики]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E4FAC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+      <w:r w:rsidRPr="006E4FAC">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(October 16, 2025). Available at SSRN: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidRPr="006E4FAC">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5709422</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006E4FAC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...93 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="006E4FAC">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [наукометрична база PlumX Metrics]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E4FAC" w:rsidRPr="006E4FAC" w:rsidRDefault="006E4FAC" w:rsidP="006E4FAC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085286C">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova, Natalia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E4FAC">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Personnel Management in Leadership Crises: Contemporary Approaches and Challenges [Управління персоналом у кризових ситуаціях лідерства: сучасні підходи та виклики] (October 08, 2025). Available at SSRN: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidRPr="00CD57ED">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5709385</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003D38E2" w:rsidRPr="003D38E2" w:rsidRDefault="0085286C" w:rsidP="005053FC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="502" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidR="003D38E2" w:rsidRPr="00C2105F">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5709403</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="006E4FAC" w:rsidRPr="00584C90" w:rsidRDefault="006E4FAC" w:rsidP="005053FC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="502" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E4FAC">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>[наукометрична база PlumX Metrics]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005053FC" w:rsidRPr="005053FC" w:rsidRDefault="005053FC" w:rsidP="005053FC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Особистість в умовах війни: психологічна діагностика та допомога: навч</w:t>
+      </w:r>
+      <w:r w:rsidR="00584C90">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00584C90">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осіб. / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085286C">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Н. Євдокимова</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, В. Зливков, С. Лукомська, О. Котух. Київ, 2025. 198 с.</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:proofErr w:type="spellStart"/>
-[...1311 lines deleted...]
-    <w:sectPr w:rsidR="00AC7F45" w:rsidRPr="00AC7F45">
+    </w:p>
+    <w:sectPr w:rsidR="005053FC" w:rsidRPr="005053FC">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="4F355D48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="92D44028"/>
+    <w:tmpl w:val="7CB6DF4A"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -17018,109 +3628,129 @@
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008219B0"/>
     <w:rsid w:val="00021406"/>
     <w:rsid w:val="00091A16"/>
     <w:rsid w:val="000B1C56"/>
     <w:rsid w:val="000B7276"/>
     <w:rsid w:val="0013409B"/>
     <w:rsid w:val="001B65D0"/>
     <w:rsid w:val="001E5A86"/>
+    <w:rsid w:val="0020271E"/>
+    <w:rsid w:val="002108C2"/>
+    <w:rsid w:val="0022526D"/>
+    <w:rsid w:val="00262247"/>
     <w:rsid w:val="002F74B2"/>
     <w:rsid w:val="00326AED"/>
+    <w:rsid w:val="003451C3"/>
     <w:rsid w:val="00346734"/>
     <w:rsid w:val="00351E38"/>
     <w:rsid w:val="003637EA"/>
     <w:rsid w:val="00376299"/>
     <w:rsid w:val="003816D6"/>
     <w:rsid w:val="003D16F3"/>
+    <w:rsid w:val="003D38E2"/>
     <w:rsid w:val="00406E8B"/>
     <w:rsid w:val="004158E3"/>
+    <w:rsid w:val="005053FC"/>
     <w:rsid w:val="00520E70"/>
     <w:rsid w:val="00555290"/>
+    <w:rsid w:val="00584C90"/>
     <w:rsid w:val="005B2F93"/>
     <w:rsid w:val="005D6701"/>
+    <w:rsid w:val="00601054"/>
     <w:rsid w:val="006264B0"/>
+    <w:rsid w:val="006343FE"/>
+    <w:rsid w:val="006C7288"/>
+    <w:rsid w:val="006E4FAC"/>
     <w:rsid w:val="006F77F3"/>
     <w:rsid w:val="00725166"/>
+    <w:rsid w:val="00751DBA"/>
     <w:rsid w:val="0076209B"/>
     <w:rsid w:val="007843A7"/>
     <w:rsid w:val="00784909"/>
     <w:rsid w:val="00785161"/>
+    <w:rsid w:val="007D56C8"/>
     <w:rsid w:val="007E68E5"/>
     <w:rsid w:val="008219B0"/>
+    <w:rsid w:val="00837359"/>
+    <w:rsid w:val="0085286C"/>
     <w:rsid w:val="00857789"/>
+    <w:rsid w:val="00857CC4"/>
     <w:rsid w:val="00867F9C"/>
     <w:rsid w:val="0087573A"/>
     <w:rsid w:val="008D5A5E"/>
+    <w:rsid w:val="00911A23"/>
     <w:rsid w:val="009177DD"/>
+    <w:rsid w:val="00963F02"/>
     <w:rsid w:val="009F3E07"/>
     <w:rsid w:val="00A304F6"/>
     <w:rsid w:val="00A442BC"/>
     <w:rsid w:val="00A50F42"/>
     <w:rsid w:val="00A60533"/>
     <w:rsid w:val="00A608B7"/>
     <w:rsid w:val="00A94132"/>
     <w:rsid w:val="00AA2585"/>
     <w:rsid w:val="00AB60B9"/>
     <w:rsid w:val="00AC7F45"/>
     <w:rsid w:val="00B115EE"/>
     <w:rsid w:val="00BA0833"/>
     <w:rsid w:val="00C24A28"/>
+    <w:rsid w:val="00C30D06"/>
     <w:rsid w:val="00C514CF"/>
     <w:rsid w:val="00C833E8"/>
     <w:rsid w:val="00C9626F"/>
     <w:rsid w:val="00CA4194"/>
     <w:rsid w:val="00CE0B00"/>
     <w:rsid w:val="00D053FF"/>
     <w:rsid w:val="00D141AB"/>
     <w:rsid w:val="00D51330"/>
     <w:rsid w:val="00DA3165"/>
     <w:rsid w:val="00DB64BF"/>
     <w:rsid w:val="00E301AD"/>
     <w:rsid w:val="00E5447D"/>
     <w:rsid w:val="00E549E7"/>
     <w:rsid w:val="00EA46D2"/>
     <w:rsid w:val="00EB5CBB"/>
     <w:rsid w:val="00F428FC"/>
     <w:rsid w:val="00F602C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -17778,51 +4408,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1569456166">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225042" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225839" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4733023" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssrn.com/abstract=4732900" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssrn.com/abstract" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssrn.com/index.cfm/en/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brajets.com/index.php/brajets/article/view/1279" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225871" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5224973" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225048" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4602827" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssrn.com/abstract=4733023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssrn.com/index.cfm/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225919" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5224867" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5376668" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4602836" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225036" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5224939" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssrn.com/abstract=4602827" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssrn.com/abstract" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssrn.com/abstract=4602836" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssrn.com/index.cfm/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brajets.com/index.php/brajets/article/view/1355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssrn.com/abstract" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225056" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225750" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5376656" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssrn.com/index.cfm/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5226004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225990" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brajets.com/index.php/brajets/article/view/1279" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5376674" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4732900" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssrn.com/index.cfm/en/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brajets.com/index.php/brajets/article/view/1355" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225042" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225839" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssrn.com/abstract=4602836" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4732900" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/2025.09.12.25335659" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5709405" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5709385" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brajets.com/index.php/brajets/article/view/1279" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225871" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5224973" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225048" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssrn.com/abstract=4732900" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4733023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5728144" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225919" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5224867" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5376674" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssrn.com/abstract" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225036" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5224939" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4602827" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssrn.com/abstract=4733023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4602836" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5728145" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225657" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5376668" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssrn.com/abstract" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5709422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225056" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225750" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssrn.com/abstract=4602827" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5728182" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5226004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225990" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brajets.com/index.php/brajets/article/view/1279" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5376656" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssrn.com/abstract" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5728262" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5709382" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brajets.com/index.php/brajets/article/view/1355" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5709403" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -18075,81 +4705,81 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79618A68-D6E0-4257-BFE1-AB37FE535944}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45FA7195-71B9-4EB3-9253-CFC47E1192A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>3070</Words>
-  <Characters>17504</Characters>
+  <Words>3286</Words>
+  <Characters>18734</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>145</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>156</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20533</CharactersWithSpaces>
+  <CharactersWithSpaces>21977</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>