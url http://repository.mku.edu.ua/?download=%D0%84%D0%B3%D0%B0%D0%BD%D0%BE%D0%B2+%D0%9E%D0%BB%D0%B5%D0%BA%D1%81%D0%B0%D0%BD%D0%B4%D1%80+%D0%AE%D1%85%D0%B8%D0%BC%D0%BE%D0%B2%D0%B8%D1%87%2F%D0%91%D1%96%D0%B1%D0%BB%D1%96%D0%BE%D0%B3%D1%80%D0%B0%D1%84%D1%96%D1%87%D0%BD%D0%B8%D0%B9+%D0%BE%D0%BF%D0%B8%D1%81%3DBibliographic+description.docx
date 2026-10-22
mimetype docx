--- v0 (2026-03-03)
+++ v1 (2026-10-22)
@@ -200,100 +200,126 @@
       <w:r w:rsidRPr="00B802D7">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> О.Ю.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Арамян</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> А.М. Математичне моделювання в сучасних автоматизованих системах управління з використанням мережевих інформаційних технологій. Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»). 2025. №7(48). С. 1330-1348.</w:t>
+        <w:t xml:space="preserve"> А.М. Математичне моделювання в сучасних автоматизованих системах управління з використанням мережевих інформаційних технологій. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025. №7(48). С. 1330-1348.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FA4802" w:rsidRDefault="00FA4802" w:rsidP="00FA4802">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FA4802">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Гарькава</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FA4802">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> В.Ф., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FA4802">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Єганов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FA4802">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> О.Ю</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>. Інноваційні методи математичного моделювання для автоматизації управлінських процесів у мережевих середовищах. Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»). 2025. №7(48). С. 1320-1329.</w:t>
+        <w:t xml:space="preserve">. Інноваційні методи математичного моделювання для автоматизації управлінських процесів у мережевих середовищах. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. 2025. №7(48). С. 1320-1329.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB5CA3" w:rsidRDefault="00EB5CA3" w:rsidP="00EB5CA3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB5CA3">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Гарькава</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB5CA3">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
@@ -318,51 +344,64 @@
       <w:r w:rsidRPr="00EB5CA3">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> О.Ю.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Навроцький В.А., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Воробей</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> В.Ю. ГІС в транспортній логістиці: оптимізація управлінських процесів через інформатику та програмування. Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»). 2025. №7(48). С. 1338-1348.</w:t>
+        <w:t xml:space="preserve"> В.Ю. ГІС в транспортній логістиці: оптимізація управлінських процесів через інформатику та програмування. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025. №7(48). С. 1338-1348.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006C5BB6" w:rsidRDefault="006C5BB6" w:rsidP="006C5BB6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BA6E7B">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Гарькава</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BA6E7B">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
@@ -387,224 +426,274 @@
       <w:r w:rsidRPr="00BA6E7B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> О.Ю.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Навроцький В.А., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Воробей</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> В.Ю. Інформатика та програмування: основи розробки сучасної інформаційної системи управління на транспорті. Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»). 2025. №7(48). С. 1349-1358.</w:t>
+        <w:t xml:space="preserve"> В.Ю. Інформатика та програмування: основи розробки сучасної інформаційної системи управління на транспорті. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. 2025. №7(48). С. 1349-1358.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00815204" w:rsidRDefault="00815204" w:rsidP="00815204">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00815204">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Гарькава</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00815204">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> В.Ф., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00815204">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Єганов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00815204">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> О.Ю</w:t>
       </w:r>
       <w:r w:rsidR="00171A52">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. Сучасні</w:t>
       </w:r>
+      <w:r w:rsidR="002663F4">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> підхо</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="00171A52">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>підхід</w:t>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> до побудови автоматизованих систем управління на основі мережевих технологій та математичного моделювання. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»).</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> до побудови автоматизованих систем управління на основі мережевих технологій та математичного моделювання. Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»). 2025. №7(48). С. 1359-1365.</w:t>
+        <w:t xml:space="preserve"> 2025. №7(48). С. 1359-1365.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007071ED" w:rsidRDefault="007071ED" w:rsidP="007071ED">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00815204">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Єганов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00815204">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> О.Ю</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Думенко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> К.М., Бандура В.М. Технічна механіка як основа забезпечення безпеки експлуатації технічних засобів на автотранспорті. Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»). 2025. №7(48). С. 1471-1479.</w:t>
+        <w:t xml:space="preserve"> К.М., Бандура В.М. Технічна механіка як основа забезпечення безпеки експлуатації технічних засобів на автотранспорті. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. 2025. №7(48). С. 1471-1479.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006950B7" w:rsidRPr="006950B7" w:rsidRDefault="006950B7" w:rsidP="006950B7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006950B7">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Єганов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006950B7">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> О.Ю</w:t>
       </w:r>
       <w:r w:rsidRPr="006950B7">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006950B7">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Думенко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006950B7">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> К.М., Бандура В.М. Особливості забезпечення безпеки експлуатації технічних засобів на автотранспорті: вплив технічної механіки на ефективність транспортних засобів. Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»). 2025. №7(48). С. 14</w:t>
+        <w:t xml:space="preserve"> К.М., Бандура В.М. Особливості забезпечення безпеки експлуатації технічних засобів на автотранспорті: вплив технічної механіки на ефективність транспортних засобів. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006950B7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025. №7(48). С. 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>80</w:t>
       </w:r>
       <w:r w:rsidRPr="006950B7">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>90</w:t>
       </w:r>
       <w:r w:rsidRPr="006950B7">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -645,51 +734,64 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006950B7">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Думенко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006950B7">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> К.М., Бандура В.М. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Забезпечення безпеки експлуатації технічних засобів на автотранспорті: роль транспортних засобів у зниженні ризиків</w:t>
       </w:r>
       <w:r w:rsidRPr="006950B7">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>. Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»). 2025. №7(48). С. 14</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006950B7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025. №7(48). С. 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>91</w:t>
       </w:r>
       <w:r w:rsidRPr="006950B7">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
       <w:r w:rsidRPr="0027584F">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
@@ -737,51 +839,66 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006950B7">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Думенко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006950B7">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> К.М., Бандура В.М. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Взаємодія видів транспорту в контексті забезпечення безпеки експлуатації технічних засобів</w:t>
       </w:r>
       <w:r w:rsidRPr="006950B7">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>. Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»). 2025. №7(48). С. 1</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="006950B7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. 2025. №7(48). С. 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>501</w:t>
       </w:r>
       <w:r w:rsidRPr="006950B7">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>511</w:t>
       </w:r>
       <w:r w:rsidRPr="006950B7">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -1150,62 +1267,172 @@
       </w:r>
       <w:r w:rsidRPr="00CE3EAD">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE3EAD">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>SSRN</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE3EAD">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00DB28AA">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>https</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>://</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>papers</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>ssrn</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>com</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>sol</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>3/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>papers</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>cfm</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>?</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>abstract</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>_</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>id</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">=5225056" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE3EAD">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225056</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00CE3EAD">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE3EAD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">(індексується в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CE3EAD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -1485,59 +1712,166 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Digital</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00455E94">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00455E94">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>security</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00455E94">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Освітній простір журналістики: від лінгвістичної парадигми до цифрової безпеки]. SSRN. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00DB28AA">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>https</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>://</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>papers</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>ssrn</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>com</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>sol</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>3/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>papers</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>cfm</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>?</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>abstract</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>_</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>id</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">=5225036" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00455E94">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225036</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00455E94">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00455E94">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">(індексується в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00455E94">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>PlumX</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00455E94">
@@ -1865,62 +2199,172 @@
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00966CB4">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>protection</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00966CB4">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Основи наукових досліджень з безпеки життєдіяльності, охорони праці та цивільного захисту]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00DB28AA">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>https</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>://</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>papers</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>ssrn</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>com</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>sol</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>3/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>papers</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>cfm</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>?</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>abstract</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>_</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>id</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">=5225657" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00966CB4">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225657</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00966CB4">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00966CB4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">(індексується в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00966CB4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -2300,62 +2744,175 @@
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123D47">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>age</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00123D47">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Забезпечення безпеки життя та професійного благополуччя в журналістиці: загрози, відповідальність та стійкість у цифрову епоху]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00DB28AA">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>https</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>://</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>papers</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>ssrn</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>com</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>s</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>ol</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>3/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>papers</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>cfm</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>?</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>abstract</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>_</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>id</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">=5225750" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00123D47">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225750</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00123D47">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00123D47">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">(індексується в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123D47">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -2708,131 +3265,245 @@
       <w:r w:rsidRPr="00427170">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>трансформації</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00427170">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00427170">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. SSRN. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00DB28AA">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>https</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>://</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>papers</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>ssrn</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>com</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>sol</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>3/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>papers</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>cfm</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>?</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>abstract</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>_</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:instrText>id</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">=5225108" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidRPr="00427170">
         <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225108</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00427170">
         <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427170">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">(індексується в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00427170">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>PlumX</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00427170">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00427170">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Metrics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00427170">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06824" w:rsidRPr="00F06824" w:rsidRDefault="00F06824" w:rsidP="00F06824">
+    <w:p w:rsidR="00F06824" w:rsidRPr="00BD5644" w:rsidRDefault="00F06824" w:rsidP="002663F4">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F06824">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Звягінцева О. Б., Бандура В. М., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F06824">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Єганов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F06824">
         <w:rPr>
           <w:b/>
@@ -2846,88 +3517,1529 @@
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Менеджмент персоналу підприємств ІТ-сфери: мотивування і стимулювання трудової активності. Міжнародний науковий журнал "</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F06824">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Інтернаука</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F06824">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">". Серія: "Економічні науки". 2025. № 7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00F06824">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:bCs/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://doi.org/10.25313/2520-2294-2025-7-11237</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00123D47" w:rsidRPr="00966CB4" w:rsidRDefault="00123D47" w:rsidP="00966CB4">
+    <w:p w:rsidR="00BD5644" w:rsidRPr="00BD5644" w:rsidRDefault="00BD5644" w:rsidP="00BD5644">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Yeghanov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Oleksandr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Natalia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Life</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Safety</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Armed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Conflicts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Extreme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Situations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Key</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Challenges</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Strategies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Безпека життєдіяльності у збройних конфліктах та екстремальних ситуаціях: ключові виклики та стратегії] (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>September</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26, 2025). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SSRN: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5728262" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00B83532">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5728262</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD5644" w:rsidRPr="00BD5644" w:rsidRDefault="00BD5644" w:rsidP="00BD5644">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>наукометрична</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> база </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>PlumX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Metrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD5644">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F06EB" w:rsidRPr="004F06EB" w:rsidRDefault="004F06EB" w:rsidP="004F06EB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yeghanov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Oleksandr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Natalia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Occupational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Health</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Workplace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Safety</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Contemporary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Approaches</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Emerging</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Challenges</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Evolving</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Trends</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Охорона праці та безпека на робочому місці: сучасні підходи, нові виклики та тенденції, що розвиваються] (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>November</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 05, 2025). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SSRN: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5728182" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5728182</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>наукометрична</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> база </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>PlumX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Metrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD5644" w:rsidRDefault="004F06EB" w:rsidP="004F06EB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yeghanov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Oleksandr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Yevdokymova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Natalia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Behavioural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Sciences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Life</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Safety</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Occupational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Health</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Civil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Protection</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Contemporary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Integrative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Review</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Поведінкові науки в безпеці життєдіяльності, охороні праці та цивільному захисті: сучасний інтегративний огляд] (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>September</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26, 2025). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SSRN: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DB28AA" w:rsidRPr="00DB28AA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5728145" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5728145</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB28AA">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>наукометрична</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> база </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>PlumX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Metrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F06EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F06EB" w:rsidRPr="004F06EB" w:rsidRDefault="004F06EB" w:rsidP="004F06EB">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A304F6" w:rsidRPr="007071ED" w:rsidRDefault="00A304F6">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00A304F6" w:rsidRPr="007071ED">
+    <w:sectPr w:rsidR="004F06EB" w:rsidRPr="004F06EB">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -3278,91 +5390,99 @@
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00421E67"/>
     <w:rsid w:val="00123D47"/>
     <w:rsid w:val="00171A52"/>
     <w:rsid w:val="00205712"/>
+    <w:rsid w:val="002663F4"/>
     <w:rsid w:val="0027584F"/>
     <w:rsid w:val="00421E67"/>
     <w:rsid w:val="00427170"/>
     <w:rsid w:val="00455E94"/>
+    <w:rsid w:val="004F06EB"/>
     <w:rsid w:val="006950B7"/>
     <w:rsid w:val="006C5BB6"/>
     <w:rsid w:val="007071ED"/>
     <w:rsid w:val="00785161"/>
     <w:rsid w:val="00815204"/>
     <w:rsid w:val="00966CB4"/>
+    <w:rsid w:val="009C6028"/>
     <w:rsid w:val="009F3E07"/>
     <w:rsid w:val="00A304F6"/>
     <w:rsid w:val="00A608B7"/>
     <w:rsid w:val="00AA2585"/>
     <w:rsid w:val="00AC0B98"/>
     <w:rsid w:val="00AF4C68"/>
     <w:rsid w:val="00B802D7"/>
     <w:rsid w:val="00BA6E7B"/>
+    <w:rsid w:val="00BD5644"/>
     <w:rsid w:val="00C24A28"/>
     <w:rsid w:val="00C514CF"/>
     <w:rsid w:val="00CE3EAD"/>
+    <w:rsid w:val="00DB28AA"/>
     <w:rsid w:val="00E56C10"/>
     <w:rsid w:val="00EB5CA3"/>
     <w:rsid w:val="00EC0ED6"/>
     <w:rsid w:val="00F06824"/>
     <w:rsid w:val="00FA4802"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -3523,50 +5643,51 @@
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00785161"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
@@ -3746,50 +5867,51 @@
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00785161"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
@@ -3990,51 +6112,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1964313102">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225657" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225036" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25313/2520-2294-2025-7-11237" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225108" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225750" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25313/2520-2294-2025-7-11237" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4283,54 +6405,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>817</Words>
-  <Characters>4663</Characters>
+  <Words>1027</Words>
+  <Characters>5857</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5470</CharactersWithSpaces>
+  <CharactersWithSpaces>6871</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>