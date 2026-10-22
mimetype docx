--- v0 (2026-03-03)
+++ v1 (2026-10-22)
@@ -13,104 +13,116 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00524DC0" w:rsidRPr="00BD027A" w:rsidRDefault="00524DC0" w:rsidP="00BD027A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Авраменко А.О., </w:t>
+      <w:r w:rsidRPr="005B6B27">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Авраменко А.О.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD027A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Смоляков</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> С.М., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Дерменжі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> О.В., Короленко Р.М. Випадок розвитку раку підшлункової залози у пацієнтки з хронічним неатрофічним гастритом після застосування інгібіторів протонної помпи. Вісник морської медицини. 2024. №2 (103). С.118-124.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidR="00524DC0" w:rsidRPr="00BD027A" w:rsidRDefault="00524DC0" w:rsidP="00BD027A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD027A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Авраменко А.О., </w:t>
+      <w:r w:rsidRPr="005B6B27">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Авраменко А.О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD027A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Смоляков</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> С.М., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Дерменжі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
@@ -151,55 +163,62 @@
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>неотрофічним</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> гастритом. Вісник морської медицини. 2025. №1 (106). С.66-71.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00524DC0" w:rsidRPr="00BD027A" w:rsidRDefault="00524DC0" w:rsidP="00BD027A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD027A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Авраменко А. О., </w:t>
+      <w:r w:rsidRPr="005B6B27">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Авраменко А. О.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD027A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Болотникова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Т. Г., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Магденко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
@@ -226,55 +245,62 @@
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>неотрофічним</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> гастритом при вживанні звичайної питної води. Вісник морської медицини. 2023. №4 (101). С.56-60.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00524DC0" w:rsidRPr="00BD027A" w:rsidRDefault="00524DC0" w:rsidP="00BD027A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD027A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Авраменко А.О., </w:t>
+      <w:r w:rsidRPr="005B6B27">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Авраменко А.О.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD027A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Смоляков</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> С.М., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Дерменжі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
@@ -325,55 +351,62 @@
       <w:r w:rsidR="00300C7D" w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DE713A" w:rsidRPr="00BD027A" w:rsidRDefault="00DE713A" w:rsidP="00BD027A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD027A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Авраменко А.О., </w:t>
+      <w:r w:rsidRPr="005B6B27">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Авраменко А.О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD027A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Смоляков</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> С.М., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Дерменжі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
@@ -400,55 +433,62 @@
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>застомування</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> інгібіторів протонної помпи. Вісник морської медицини. 2024. №1 (102). С.89-97.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FB290E" w:rsidRPr="00BD027A" w:rsidRDefault="00FB290E" w:rsidP="00BD027A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD027A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Авраменко А.О., </w:t>
+      <w:r w:rsidRPr="005B6B27">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Авраменко А.О.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD027A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Магденко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Г. К., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Смоляков</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
@@ -475,55 +515,62 @@
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>паркреатиту</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> після лікування із застосуванням інгібіторів протонної помпи у пацієнтів з хронічним неатрофічним гастритом. Вісник морської медицини. 2024. №3 (104). С.69-74.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E62A14" w:rsidRPr="00BD027A" w:rsidRDefault="00E62A14" w:rsidP="00BD027A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD027A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Авраменко А.О., </w:t>
+      <w:r w:rsidRPr="005B6B27">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Авраменко А.О.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD027A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Димо</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> В.М., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Магденко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
@@ -536,55 +583,62 @@
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>гелікобактеріозу</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> у пацієнтів, які страждають на демодекоз. Вісник морської медицини. 2024. №1 (102). С.113-117.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0095571A" w:rsidRPr="00BD027A" w:rsidRDefault="0095571A" w:rsidP="00BD027A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD027A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Авраменко А.О., </w:t>
+      <w:r w:rsidRPr="005B6B27">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Авраменко А.О.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD027A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Болотникова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Т.Г., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Магденко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
@@ -653,81 +707,89 @@
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>конф</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>., м. Кривий Ріг, 1</w:t>
       </w:r>
       <w:r w:rsidR="00BD027A" w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> січня, 2024 р. / Міжнародний центр наукових досліджень. Вінниця: ТОВ «УКРЛОГОС Груп, 2024. 552 с. С. 505-506.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B3B7B" w:rsidRPr="00BD027A" w:rsidRDefault="005B3B7B" w:rsidP="00AC362C">
+    <w:p w:rsidR="005B3B7B" w:rsidRPr="005B6B27" w:rsidRDefault="005B3B7B" w:rsidP="00AC362C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BD027A">
-        <w:rPr>
+      <w:r w:rsidRPr="005B6B27">
+        <w:rPr>
+          <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Avramenko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BD027A">
-        <w:rPr>
+      <w:r w:rsidRPr="005B6B27">
+        <w:rPr>
+          <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A. A., </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> A. A</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD027A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Magdenko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> A. K., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Dymo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> V.N.A case of worsening condition of armed forces of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
@@ -754,369 +816,520 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Journal of Ed</w:t>
       </w:r>
       <w:r w:rsidR="00AC362C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ucation, Health and Sport. 2024</w:t>
       </w:r>
       <w:r w:rsidR="00AC362C">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. С.1-5.</w:t>
       </w:r>
       <w:r w:rsidR="00AC362C" w:rsidRPr="00BD027A">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B6B27" w:rsidRPr="00BD027A" w:rsidRDefault="005B6B27" w:rsidP="00AC362C">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Манзай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О.П., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6B27">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Авраменко А.А.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Павлович О.С. Сучасні тенденції у </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6B27">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>формуванні нездорового харчування та їх наслідки.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007851A7">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Перспективи та інновації науки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6B27">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025. №12 (58). С.2586</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-2596.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0095571A" w:rsidRPr="00BD027A" w:rsidRDefault="0095571A" w:rsidP="00E62A14">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0095571A" w:rsidRPr="00BD027A" w:rsidRDefault="0095571A" w:rsidP="00E62A14">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0095571A" w:rsidRPr="00BD027A" w:rsidRDefault="0095571A" w:rsidP="00E62A14">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0095571A" w:rsidRPr="00BD027A" w:rsidRDefault="0095571A" w:rsidP="00E62A14">
-      <w:pPr>
+    <w:p w:rsidR="00A304F6" w:rsidRPr="007851A7" w:rsidRDefault="009C0986" w:rsidP="007851A7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C01854">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Авраменко А. О.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007851A7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007851A7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Болотникова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007851A7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т. Г., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007851A7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Магденко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007851A7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Г. К., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007851A7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Д</w:t>
+      </w:r>
+      <w:r w:rsidR="007851A7" w:rsidRPr="007851A7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>им</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007851A7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007851A7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007851A7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Дубінець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007851A7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т.І. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007851A7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Гелікобактерна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007851A7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> інфекція як причина виникнення неприємного запаху з рота у пацієнтів з хронічним неатрофічним гастритом. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007851A7">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Вісник морської медицини</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007851A7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. 2023.</w:t>
+      </w:r>
+      <w:r w:rsidR="00862529" w:rsidRPr="007851A7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007851A7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>№4 (101).</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16A9F" w:rsidRPr="007851A7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007851A7">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>С.74-79.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0095571A" w:rsidRPr="00BD027A" w:rsidRDefault="0095571A" w:rsidP="00E62A14">
-      <w:pPr>
+    <w:p w:rsidR="006F331F" w:rsidRPr="00AD5DB3" w:rsidRDefault="00A1415A" w:rsidP="00AD5DB3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C01854">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Авраменко А.О.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5DB3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD5DB3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Магденко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD5DB3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Г. К., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD5DB3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Дубинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD5DB3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т.І., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD5DB3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Васюк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD5DB3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В.Л. Вплив «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD5DB3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>залишного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD5DB3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» аміаку на загальний стан організму у пацієнтів з хронічним неатрофічним гастритом. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5DB3">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Вісник морської медицини</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5DB3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2025. №2 (107). С.66-71. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00A304F6" w:rsidRPr="00BD027A" w:rsidRDefault="009C0986" w:rsidP="009C0986">
-      <w:pPr>
+    <w:p w:rsidR="00CF55FA" w:rsidRPr="00E51A3C" w:rsidRDefault="00CF55FA" w:rsidP="00E51A3C">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD027A">
-[...84 lines deleted...]
-        <w:t>С.74-79.</w:t>
+      <w:r w:rsidRPr="00E51A3C">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Авраменко А.О. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E51A3C">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Ерадикаційний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E51A3C">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ефект схем лікування хронічного неатрофічного гастриту при використанні препарату «Де-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E51A3C">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Нол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E51A3C">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>» у порівнянні з препаратами «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E51A3C">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Гастро</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E51A3C">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-Норм» і «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E51A3C">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Віс-Нол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E51A3C">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E51A3C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Вісник морської медицини</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51A3C">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. 2025. №2 (107). С.66-71.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A1415A" w:rsidRPr="00BD027A" w:rsidRDefault="00A1415A" w:rsidP="00A1415A">
-[...139 lines deleted...]
-    <w:sectPr w:rsidR="00CF55FA">
+    <w:sectPr w:rsidR="00CF55FA" w:rsidRPr="00E51A3C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0B561C4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CF42AF2C"/>
+    <w:tmpl w:val="830E4420"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -1264,76 +1477,83 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D1284"/>
+    <w:rsid w:val="00053EFA"/>
     <w:rsid w:val="00133E23"/>
     <w:rsid w:val="002C4804"/>
     <w:rsid w:val="002F3838"/>
     <w:rsid w:val="00300C7D"/>
     <w:rsid w:val="00524DC0"/>
     <w:rsid w:val="005B3B7B"/>
+    <w:rsid w:val="005B6B27"/>
     <w:rsid w:val="005D1284"/>
     <w:rsid w:val="005F4228"/>
+    <w:rsid w:val="006F331F"/>
     <w:rsid w:val="00785161"/>
+    <w:rsid w:val="007851A7"/>
     <w:rsid w:val="00862529"/>
     <w:rsid w:val="0095571A"/>
     <w:rsid w:val="009C0986"/>
     <w:rsid w:val="009F3E07"/>
     <w:rsid w:val="00A1415A"/>
     <w:rsid w:val="00A304F6"/>
     <w:rsid w:val="00A608B7"/>
     <w:rsid w:val="00AA2585"/>
     <w:rsid w:val="00AC362C"/>
+    <w:rsid w:val="00AD5DB3"/>
     <w:rsid w:val="00BD027A"/>
+    <w:rsid w:val="00C01854"/>
     <w:rsid w:val="00C16A9F"/>
     <w:rsid w:val="00C17CE3"/>
     <w:rsid w:val="00C24A28"/>
     <w:rsid w:val="00C514CF"/>
     <w:rsid w:val="00C91E86"/>
     <w:rsid w:val="00CF55FA"/>
     <w:rsid w:val="00DE713A"/>
+    <w:rsid w:val="00E51A3C"/>
     <w:rsid w:val="00E62A14"/>
     <w:rsid w:val="00F13016"/>
     <w:rsid w:val="00FB290E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2042,69 +2262,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>450</Words>
-  <Characters>2569</Characters>
+  <Words>473</Words>
+  <Characters>2699</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3013</CharactersWithSpaces>
+  <CharactersWithSpaces>3166</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>