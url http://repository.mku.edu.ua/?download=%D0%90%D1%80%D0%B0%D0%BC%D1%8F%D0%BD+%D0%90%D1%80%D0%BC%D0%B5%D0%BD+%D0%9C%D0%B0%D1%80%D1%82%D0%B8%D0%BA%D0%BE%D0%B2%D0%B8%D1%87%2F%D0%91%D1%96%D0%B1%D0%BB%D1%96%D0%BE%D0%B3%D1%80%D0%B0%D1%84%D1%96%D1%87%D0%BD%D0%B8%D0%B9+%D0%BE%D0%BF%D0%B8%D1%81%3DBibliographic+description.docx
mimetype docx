--- v0 (2026-03-03)
+++ v1 (2026-10-22)
@@ -92,51 +92,51 @@
         </w:rPr>
         <w:t>моногр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000E5EBE">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. Варшава: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000E5EBE">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>RSGlobalSp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000E5EBE">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. z O.O., 2020.73с.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E5EBE" w:rsidRPr="000E5EBE" w:rsidRDefault="000E5EBE" w:rsidP="0000036B">
+    <w:p w:rsidR="000E5EBE" w:rsidRPr="00275344" w:rsidRDefault="000E5EBE" w:rsidP="0000036B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000E5EBE">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Гарькава</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000E5EBE">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> В.Ф., </w:t>
       </w:r>
@@ -152,81 +152,309 @@
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> О.Ю., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00472F1B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Арамян</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00472F1B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> А.М</w:t>
       </w:r>
       <w:r w:rsidRPr="000E5EBE">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>. Математичне моделювання в сучасних автоматизованих систе</w:t>
-[...5 lines deleted...]
-        <w:t>мах управління з використанням мережевих інформаційних технологій</w:t>
+        <w:t>. Математичне моделювання в сучасних автоматизованих системах управління з використанням мережевих інформаційних технологій</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Наука і техніка сьогодні (Серія «Педагогіка», </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275344">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наука і техніка сьогодні</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Серія «Педагогіка», </w:t>
       </w:r>
       <w:r w:rsidR="00472F1B">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»). 2025. №7(48). С. 1330-1348.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A304F6" w:rsidRPr="00472F1B" w:rsidRDefault="00A304F6">
-      <w:pPr>
+    <w:p w:rsidR="00275344" w:rsidRPr="00275344" w:rsidRDefault="00275344" w:rsidP="00275344">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275344">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Калина Т.Є., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00275344">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Гайша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00275344">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О.О., Островський І.П., Гончарук О.М., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00275344">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Гайша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00275344">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О.О., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00275344">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Арамян</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00275344">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А.М.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275344">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Особливості процесів стискання </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00275344">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>геопросторової</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00275344">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> інформації у створенні тривимірних моделей територій. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275344">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наука і техніка сьогодні</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275344">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: науковий журнал. 2026. №2 (56). С.1796-1808. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="006D4ED8">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.52058/2786-6025-2026-2(56)-1796-1808</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00E179A0" w:rsidRPr="00E179A0" w:rsidRDefault="00E179A0" w:rsidP="00E179A0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E179A0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Калина Т., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E179A0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Гайша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E179A0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E179A0">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Арамян</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E179A0">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E179A0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Картографічне моделювання у стратегічному плануванні територіального розвитку. Сталий розвиток економіки. 2026. №1 (58). С. 389-397. https://doi.org/10.32782/2308-1988/2026-58-50</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00735134" w:rsidRPr="00735134" w:rsidRDefault="00735134" w:rsidP="00735134">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735134">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Соловйов І.О., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735134">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Гарькава</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735134">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В.Ф., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735134">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Арамян</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735134">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А.М.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735134">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гончарук О.М., Калина Т.Є. Цифрова трансформація землеустрою: геодезичні, правові та екологічні аспекти. Просторовий розвиток. 2025. С. 670-683 DOI:10.32347/2786-7269.2025.15.670-683</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00275344" w:rsidRPr="00275344" w:rsidRDefault="00275344" w:rsidP="00275344">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00A304F6" w:rsidRPr="00472F1B">
+    <w:sectPr w:rsidR="00275344" w:rsidRPr="00275344">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -358,58 +586,62 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE14E0"/>
     <w:rsid w:val="0000036B"/>
     <w:rsid w:val="000E5EBE"/>
+    <w:rsid w:val="00275344"/>
     <w:rsid w:val="00472F1B"/>
+    <w:rsid w:val="00735134"/>
     <w:rsid w:val="00785161"/>
+    <w:rsid w:val="00823E6A"/>
     <w:rsid w:val="009F3E07"/>
     <w:rsid w:val="00A304F6"/>
     <w:rsid w:val="00A608B7"/>
     <w:rsid w:val="00AA2585"/>
     <w:rsid w:val="00C24A28"/>
     <w:rsid w:val="00C514CF"/>
+    <w:rsid w:val="00E179A0"/>
     <w:rsid w:val="00FE14E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -604,50 +836,61 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0000036B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00275344"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
@@ -817,78 +1060,102 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0000036B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00275344"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="1805543350">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2030596870">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.52058/2786-6025-2026-2(56)-1796-1808" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1137,69 +1404,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>70</Words>
-  <Characters>401</Characters>
+  <Words>192</Words>
+  <Characters>1096</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>470</CharactersWithSpaces>
+  <CharactersWithSpaces>1286</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>