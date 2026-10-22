--- v0 (2026-03-03)
+++ v1 (2026-10-22)
@@ -1569,65 +1569,63 @@
     <w:p w:rsidR="00C0525A" w:rsidRPr="00C0525A" w:rsidRDefault="00C0525A" w:rsidP="006C294E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Бабаян</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ю.О. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> оновлення змісту педагогічної освіти в сучасній Україні. Педагогічна освіти: теорія і практика. 2020. </w:t>
+        <w:t xml:space="preserve"> Ю.О. Тен</w:t>
+      </w:r>
+      <w:r w:rsidR="002259B8">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">енції оновлення змісту педагогічної освіти в сучасній Україні. Педагогічна освіти: теорія і практика. 2020. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Вип</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. 28. Ч.1. С.108-116.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AE5590" w:rsidRPr="00C54AA6" w:rsidRDefault="00AE5590" w:rsidP="006C294E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1774,65 +1772,51 @@
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> М.А., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E2BCA">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Бабаян</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E2BCA">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ю.О.</w:t>
       </w:r>
       <w:r w:rsidRPr="00044224">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> майбутніх психологів під час навчання за фахом. </w:t>
+        <w:t xml:space="preserve"> Вплив психологічних чинників на формування професійної компетенції майбутніх психологів під час навчання за фахом. </w:t>
       </w:r>
       <w:r w:rsidRPr="00044224">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The VIII International Scientific and Practical </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00044224">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Conferenc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00044224">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r w:rsidRPr="00044224">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1986,50 +1970,51 @@
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E2BCA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Kateryna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E2BCA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E2BCA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E2BCA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Didactic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E2BCA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E2BCA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Foundations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E2BCA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
@@ -2091,50 +2076,51 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E2BCA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Primary</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E2BCA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E2BCA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Schools</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E2BCA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E2BCA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Towards</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E2BCA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E2BCA">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
@@ -2442,50 +2428,51 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B67D83"/>
     <w:rsid w:val="00044224"/>
     <w:rsid w:val="000A4AA7"/>
     <w:rsid w:val="000F606A"/>
+    <w:rsid w:val="002259B8"/>
     <w:rsid w:val="002B0B2C"/>
     <w:rsid w:val="00622DEB"/>
     <w:rsid w:val="006C294E"/>
     <w:rsid w:val="00785161"/>
     <w:rsid w:val="00864DB9"/>
     <w:rsid w:val="008E2BCA"/>
     <w:rsid w:val="009F3E07"/>
     <w:rsid w:val="00A304F6"/>
     <w:rsid w:val="00A353BD"/>
     <w:rsid w:val="00A608B7"/>
     <w:rsid w:val="00AA2585"/>
     <w:rsid w:val="00AE5590"/>
     <w:rsid w:val="00B53622"/>
     <w:rsid w:val="00B67D83"/>
     <w:rsid w:val="00C0525A"/>
     <w:rsid w:val="00C24A28"/>
     <w:rsid w:val="00C514CF"/>
     <w:rsid w:val="00C54AA6"/>
     <w:rsid w:val="00C731DC"/>
     <w:rsid w:val="00C779C8"/>
     <w:rsid w:val="00C82948"/>
     <w:rsid w:val="00E01B9F"/>
     <w:rsid w:val="00E173C9"/>
     <w:rsid w:val="00FE46A6"/>
   </w:rsids>
@@ -3238,68 +3225,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>494</Words>
-  <Characters>2819</Characters>
+  <Characters>2820</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3307</CharactersWithSpaces>
+  <CharactersWithSpaces>3308</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>