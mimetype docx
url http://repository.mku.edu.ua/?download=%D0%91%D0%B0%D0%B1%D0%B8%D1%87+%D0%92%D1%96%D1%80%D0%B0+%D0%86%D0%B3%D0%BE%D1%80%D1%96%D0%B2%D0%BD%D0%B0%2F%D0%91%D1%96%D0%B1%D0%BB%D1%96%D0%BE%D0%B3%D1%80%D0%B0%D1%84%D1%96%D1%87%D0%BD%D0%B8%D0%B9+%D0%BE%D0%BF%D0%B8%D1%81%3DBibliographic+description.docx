--- v0 (2026-03-03)
+++ v1 (2026-10-22)
@@ -199,59 +199,76 @@
       <w:r w:rsidRPr="00CB69CB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CB69CB">
         <w:t>мови</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CB69CB">
         <w:t>] (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CB69CB">
         <w:t>July</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CB69CB">
         <w:t xml:space="preserve"> 16, 2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="00F9112D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at SSRN: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00C323E0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5376668" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00F9112D">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5376668</w:t>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00F9112D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CB69CB">
         <w:t>індексується</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F9112D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB69CB">
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidRPr="00F9112D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -488,59 +505,82 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>вищої</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CB69CB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CB69CB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>освіти</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CB69CB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">] (July 17, 2025). Available at SSRN: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00C323E0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">papers.ssrn.com/sol3/papers.cfm?abstract_id=5376674" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0059224C">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5376674</w:t>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00CB69CB" w:rsidRDefault="00CB69CB" w:rsidP="00CB69CB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB69CB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CB69CB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>індексується</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -846,59 +886,76 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>стратегічного</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F9112D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F9112D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>впровадження</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F9112D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">] (August 02, 2025). Available at SSRN: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00C323E0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5376656" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00F9112D">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5376656</w:t>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00F9112D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F9112D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>індексується</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F9112D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F9112D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1183,58 +1240,80 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>цифрових</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F9112D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F9112D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>технологій</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F9112D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00C323E0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLI</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">NK "https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225871" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00F9112D">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+        </w:rPr>
+        <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225871</w:t>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00F9112D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F9112D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">(індексується в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F9112D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>PlumX</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F9112D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1668,62 +1747,172 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF44F7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>complexity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF44F7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Менеджмент, управління та проблематика сучасних ЗМІ: навігація журналістських жанрів в епоху організаційної складності]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00C323E0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:instrText>https</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>://</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:instrText>papers</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:instrText>ssrn</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:instrText>com</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:instrText>sol</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>3/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:instrText>papers</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:instrText>cfm</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>?</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:instrText>abstract</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>_</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:instrText>id</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">=5226004" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF44F7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5226004</w:t>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00AF44F7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF44F7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">індексується в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF44F7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
@@ -2083,61 +2272,80 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008146B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>тексту</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008146B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00C323E0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225919" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008146B5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225919</w:t>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="008146B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008146B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="008146B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">індексується в </w:t>
@@ -2515,62 +2723,172 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FA3A0C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Когнітивні та комунікативні аспекти журналістського тексту в цифровому суспільстві]. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3A0C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>SSRN</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3A0C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00C323E0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:instrText>https</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>://</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:instrText>papers</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:instrText>ssrn</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:instrText>com</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:instrText>sol</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>3/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:instrText>papers</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:instrText>cfm</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>?</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:instrText>abstract</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>_</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:instrText>id</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">=5224867" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FA3A0C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5224867</w:t>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00FA3A0C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA3A0C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">(індексується в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FA3A0C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
@@ -2782,59 +3100,76 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F2D50">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F2D50">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>еру</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F2D50">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00C323E0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225990" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006F2D50">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225990</w:t>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="006F2D50">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F2D50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="006F2D50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>індексується в</w:t>
       </w:r>
       <w:r w:rsidRPr="006F2D50">
         <w:rPr>
@@ -3049,62 +3384,84 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>чесністю</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E543E5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E543E5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>журналіста</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E543E5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00C323E0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://papers.ssrn.com/sol3/papers.cfm?abstra</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0" w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">ct_id=5225839" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidRPr="00E543E5">
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+        </w:rPr>
+        <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225839</w:t>
+      </w:r>
+      <w:r w:rsidR="00C323E0">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E543E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E543E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00E543E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">індексується в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E543E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>PlumX</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E543E5">
@@ -3112,701 +3469,695 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E543E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Metrics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E543E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006279A6" w:rsidRPr="006279A6" w:rsidRDefault="006279A6" w:rsidP="00043E2C">
+    <w:p w:rsidR="00A448B0" w:rsidRDefault="00A448B0" w:rsidP="00043E2C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...196 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A448B0">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Зозуля Н., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A448B0">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Стєкольщикова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A448B0">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A448B0">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Бабич В.І.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A448B0">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A93D3D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Didactic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A93D3D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A93D3D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Foundations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A93D3D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A93D3D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00043E2C">
-[...47 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A93D3D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A93D3D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Inclusive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A93D3D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A93D3D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A93D3D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A93D3D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00043E2C">
-[...213 lines deleted...]
-      </w:hyperlink>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A93D3D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A93D3D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Primary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A93D3D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A93D3D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Schools</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A448B0">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наукові</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A448B0">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> праці МАУП. Серія: Філологія. Журналістика. № 1 (15), 2025. С.16-20.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006279A6" w:rsidRDefault="006279A6" w:rsidP="006279A6">
-[...67 lines deleted...]
-    <w:p w:rsidR="00A448B0" w:rsidRPr="00A448B0" w:rsidRDefault="00A448B0" w:rsidP="00043E2C">
+    <w:p w:rsidR="00A93D3D" w:rsidRDefault="00A93D3D" w:rsidP="00A93D3D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A448B0">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00A448B0">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Snigovska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Babych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Boiko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Kharkovskiy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Y., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Petliaieva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V. (2025). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Sociolinguistic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>aspects</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>foreign</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>language</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>teaching</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>context</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>international</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Revista</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Eduweb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A93D3D">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19(4), 86-98. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00D8050F">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.46502/issn.1856-7576/2025.19.04.6</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00BB3DB6" w:rsidRPr="00BB3DB6" w:rsidRDefault="00BB3DB6" w:rsidP="00BB3DB6">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB3DB6">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Стєкольщикова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A448B0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A448B0">
+      <w:r w:rsidRPr="00BB3DB6">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В.А., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3DB6">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Бабич В.І.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A448B0">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Використання цифрових технологій для аналізу комунікативних процесів у соціальних мережах. Наукові праці МАУП. Серія: Філологія. Журналістика. № 1 (15), 2025. С.16-20.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3DB6">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сікорська В.Ю. Аналіз емоційного контенту у масових комунікаціях: застосування методів машинного навчання. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="00C323E0">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Вчені записки Таврійського національного університету імені В. І. Вернадського. Серія: Філологія. Соціальні комунікації</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00BB3DB6">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. 2025.Том 36 (75). № 2. С 191-197.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00925DEC" w:rsidRPr="00FA3A0C" w:rsidRDefault="00925DEC" w:rsidP="00925DEC">
-      <w:pPr>
+    <w:p w:rsidR="00A93D3D" w:rsidRPr="00A93D3D" w:rsidRDefault="00A93D3D" w:rsidP="00BB3DB6">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00925DEC" w:rsidRPr="00FA3A0C">
+    <w:sectPr w:rsidR="00A93D3D" w:rsidRPr="00A93D3D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="12A92461"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DAE86FAC"/>
+    <w:tmpl w:val="A5761A66"/>
     <w:lvl w:ilvl="0" w:tplc="FFB68832">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4355,61 +4706,65 @@
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C35A28"/>
     <w:rsid w:val="00043E2C"/>
     <w:rsid w:val="001D32AD"/>
     <w:rsid w:val="003E4ACD"/>
     <w:rsid w:val="005D7C15"/>
     <w:rsid w:val="006279A6"/>
     <w:rsid w:val="006603EE"/>
     <w:rsid w:val="00785161"/>
     <w:rsid w:val="008146B5"/>
+    <w:rsid w:val="008D5FA9"/>
     <w:rsid w:val="00921979"/>
     <w:rsid w:val="00925DEC"/>
     <w:rsid w:val="009F3E07"/>
     <w:rsid w:val="00A304F6"/>
     <w:rsid w:val="00A448B0"/>
     <w:rsid w:val="00A608B7"/>
     <w:rsid w:val="00A90357"/>
+    <w:rsid w:val="00A93D3D"/>
     <w:rsid w:val="00AA2585"/>
     <w:rsid w:val="00AF44F7"/>
     <w:rsid w:val="00B17B36"/>
+    <w:rsid w:val="00BB3DB6"/>
     <w:rsid w:val="00C24A28"/>
+    <w:rsid w:val="00C323E0"/>
     <w:rsid w:val="00C35A28"/>
     <w:rsid w:val="00C514CF"/>
     <w:rsid w:val="00CB69CB"/>
     <w:rsid w:val="00E543E5"/>
     <w:rsid w:val="00E9199F"/>
     <w:rsid w:val="00F768E7"/>
     <w:rsid w:val="00F9112D"/>
     <w:rsid w:val="00FA3A0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -4954,51 +5309,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1688365182">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5376656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225990" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5376674" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5224867" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5376668" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225919" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5376674" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5226004" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225871" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225839" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.46502/issn.1856-7576/2025.19.04.6" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5247,54 +5602,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>717</Words>
-  <Characters>4089</Characters>
+  <Words>732</Words>
+  <Characters>4175</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4797</CharactersWithSpaces>
+  <CharactersWithSpaces>4898</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>