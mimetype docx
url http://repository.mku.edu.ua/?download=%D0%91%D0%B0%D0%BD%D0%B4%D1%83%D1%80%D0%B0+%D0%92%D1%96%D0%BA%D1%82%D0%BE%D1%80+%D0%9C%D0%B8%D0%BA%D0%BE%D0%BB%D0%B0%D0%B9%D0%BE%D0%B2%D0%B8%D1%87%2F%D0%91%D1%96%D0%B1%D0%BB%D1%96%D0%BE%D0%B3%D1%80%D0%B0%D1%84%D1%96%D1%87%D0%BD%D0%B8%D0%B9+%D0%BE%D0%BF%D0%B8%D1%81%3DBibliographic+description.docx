--- v0 (2026-03-03)
+++ v1 (2026-10-22)
@@ -194,51 +194,64 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Думенко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> К.М., </w:t>
       </w:r>
       <w:r w:rsidRPr="00920937">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Бандура В.М</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>. Технічна механіка як основа забезпечення безпеки експлуатації технічних засобів на автотранспорті. Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»). 2025. №7(48). С. 1471-1479.</w:t>
+        <w:t xml:space="preserve">. Технічна механіка як основа забезпечення безпеки експлуатації технічних засобів на автотранспорті. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054114B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. 2025. №7(48). С. 1471-1479.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00982A68" w:rsidRDefault="00982A68" w:rsidP="00982A68">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00920937">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Єганов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00920937">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
@@ -254,51 +267,77 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Думенко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> К.М., </w:t>
       </w:r>
       <w:r w:rsidRPr="00920937">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Бандура В.М</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>. Особливості забезпечення безпеки експлуатації технічних засобів на автотранспорті: вплив технічної механіки на ефективність транспортних засобів. Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»). 2025. №7(48). С. 14</w:t>
+        <w:t xml:space="preserve">. Особливості забезпечення безпеки експлуатації технічних засобів на автотранспорті: вплив технічної механіки на ефективність транспортних засобів. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054114B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054114B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>«Економіка», Серія «Фізико-математичні науки», Серія «Техніка»).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025. №7(48). С. 14</w:t>
       </w:r>
       <w:r w:rsidR="0002652E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>-14</w:t>
       </w:r>
       <w:r w:rsidR="0002652E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -332,51 +371,64 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00766C9C">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Думенко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00766C9C">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> К.М., </w:t>
       </w:r>
       <w:r w:rsidRPr="00766C9C">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Бандура В.М.</w:t>
       </w:r>
       <w:r w:rsidRPr="00766C9C">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Забезпечення безпеки експлуатації технічних засобів на автотранспорті: роль транспортних засобів у зниженні ризиків. Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»). 2025. №7(48). С. 1491-1500.</w:t>
+        <w:t xml:space="preserve"> Забезпечення безпеки експлуатації технічних засобів на автотранспорті: роль транспортних засобів у зниженні ризиків. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054114B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00766C9C">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025. №7(48). С. 1491-1500.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00642BA6" w:rsidRPr="00642BA6" w:rsidRDefault="00642BA6" w:rsidP="00642BA6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00642BA6">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Єганов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00642BA6">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
@@ -386,51 +438,64 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00642BA6">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Думенко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00642BA6">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> К.М., </w:t>
       </w:r>
       <w:r w:rsidRPr="00642BA6">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Бандура В.М</w:t>
       </w:r>
       <w:r w:rsidRPr="00642BA6">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>. Взаємодія видів транспорту в контексті забезпечення безпеки експлуатації технічних засобів. Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»). 2025. №7(48). С. 1501-151</w:t>
+        <w:t xml:space="preserve">. Взаємодія видів транспорту в контексті забезпечення безпеки експлуатації технічних засобів. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054114B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642BA6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025. №7(48). С. 1501-151</w:t>
       </w:r>
       <w:r w:rsidRPr="00642BA6">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00642BA6">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FF5D9E" w:rsidRDefault="00FF5D9E" w:rsidP="00FF5D9E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -508,51 +573,64 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>статегічні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> та операційні аспекти</w:t>
       </w:r>
       <w:r w:rsidRPr="00642BA6">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>. Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»). 2025. №7(48). С. 15</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054114B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642BA6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025. №7(48). С. 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="00642BA6">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>39</w:t>
       </w:r>
       <w:r w:rsidRPr="00642BA6">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -722,65 +800,80 @@
       <w:r w:rsidRPr="00BA5F4B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Бандура В. М</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5F4B">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BA5F4B">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Єганов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BA5F4B">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> О. Ю. Менеджмент персоналу підприємств ІТ-сфери: мотивування і стимулювання трудової активності. Міжнародний науковий журнал "</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> О. Ю. Менеджмент персоналу підприємств ІТ-сфери: мотивування і стимулювання трудової активності. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054114B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Міжнародний науковий журнал "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0054114B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Інтернаука</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0054114B">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>". Серія: "Економічні науки".</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BA5F4B">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Інтернаука</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">". Серія: "Економічні науки". 2025. № 7. </w:t>
+        <w:t xml:space="preserve"> 2025. № 7. </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00BA5F4B">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://doi.org/10.25313/2520-2294-2025-7-11237</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00A304F6" w:rsidRPr="00982A68" w:rsidRDefault="00A304F6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00A304F6" w:rsidRPr="00982A68">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
@@ -1055,50 +1148,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A03199"/>
     <w:rsid w:val="0002652E"/>
     <w:rsid w:val="000C2F10"/>
+    <w:rsid w:val="0054114B"/>
     <w:rsid w:val="00642BA6"/>
     <w:rsid w:val="00766C9C"/>
     <w:rsid w:val="00785161"/>
     <w:rsid w:val="008B5CB8"/>
     <w:rsid w:val="00920937"/>
     <w:rsid w:val="00982A68"/>
     <w:rsid w:val="009F3E07"/>
     <w:rsid w:val="00A03199"/>
     <w:rsid w:val="00A304F6"/>
     <w:rsid w:val="00A608B7"/>
     <w:rsid w:val="00AA2585"/>
     <w:rsid w:val="00BA5F4B"/>
     <w:rsid w:val="00C24A28"/>
     <w:rsid w:val="00C514CF"/>
     <w:rsid w:val="00CA24A4"/>
     <w:rsid w:val="00FF5D9E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>