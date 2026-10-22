--- v0 (2026-03-03)
+++ v1 (2026-10-22)
@@ -2110,574 +2110,1645 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C234C5">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>кол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C234C5">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. В. В. Кузьменко (голова). 2019. №44.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> С. 31-35.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00267ADE" w:rsidRPr="003701FF" w:rsidRDefault="00996F22" w:rsidP="00996F22">
+    <w:p w:rsidR="00267ADE" w:rsidRPr="003701FF" w:rsidRDefault="00996F22" w:rsidP="00CD24AA">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Pohrebniak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F07CF">
+        <w:rPr>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bolotnykova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F07CF">
+        <w:rPr>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F07CF">
+        <w:rPr>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>T.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Fa</w:t>
+      </w:r>
+      <w:r w:rsidR="009442EA">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>rionov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009442EA">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009442EA">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Tomich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009442EA">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, L., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F07CF">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Beseda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F07CF">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005F07CF" w:rsidRPr="005F07CF">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Anastasova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00267ADE" w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Innovative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00267ADE" w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Technologies </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00267ADE" w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00267ADE" w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00267ADE" w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Physical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00267ADE" w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00267ADE" w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00267ADE" w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00267ADE" w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Adapting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00267ADE" w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00267ADE" w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00267ADE" w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00267ADE" w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Postmodern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00267ADE" w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00267ADE" w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Society</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00267ADE" w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00267ADE" w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Інноваційні технології у фізичному вихованні: адаптац</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ія </w:t>
+      </w:r>
+      <w:r w:rsidR="009442EA">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">до постмодерного суспільства]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Postmodern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Openings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, 13(4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4E8F">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), 2022. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009442EA">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>231-243</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009442EA">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Web</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009442EA">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009442EA">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996F22">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009442EA">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A304F6" w:rsidRPr="00CD24AA" w:rsidRDefault="003701FF" w:rsidP="00CD24AA">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="141"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009442EA">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Болотникова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009442EA">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т.Г. Фізіологічні основи фізичної підготовки школярів у доробках вітчизняних учених.</w:t>
+      </w:r>
+      <w:r w:rsidR="009442EA" w:rsidRPr="009442EA">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Педагогічний альманах</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009442EA">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009442EA">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>зб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009442EA">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. наук. пр. / ред. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009442EA">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009442EA">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. В. В. Кузьменко (голова). 2022. № 52. С. 22-28.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD24AA" w:rsidRPr="00CD24AA" w:rsidRDefault="00CD24AA" w:rsidP="00CD24AA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...14 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Болотникова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т.Г. Т</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t>еоретико-методологічні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t>підходи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t>джерельна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t xml:space="preserve">база </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t>дослідження</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t>становлення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t>фізкультурної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t>освіти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t>підлітків</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Педагогічний альманах.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Вип</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 61. С.197-204. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Pohrebniak</w:t>
-[...209 lines deleted...]
-        </w:rPr>
+        <w:t>URL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD24AA">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...195 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00E153F7">
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E153F7">
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+          </w:rPr>
+          <w:t>://</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00E153F7">
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>pedalmanac</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00E153F7">
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E153F7">
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>site</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E153F7">
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+          </w:rPr>
+          <w:t>/</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E153F7">
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>index</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E153F7">
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00E153F7">
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>php</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00E153F7">
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+          </w:rPr>
+          <w:t>/</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E153F7">
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>main</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E153F7">
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+          </w:rPr>
+          <w:t>/</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E153F7">
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>article</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E153F7">
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+          </w:rPr>
+          <w:t>/</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E153F7">
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>view</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E153F7">
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+          </w:rPr>
+          <w:t>/722/602</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00A304F6" w:rsidRDefault="003701FF" w:rsidP="00991631">
+    <w:p w:rsidR="00CD24AA" w:rsidRPr="00CD24AA" w:rsidRDefault="00CD24AA" w:rsidP="00CD24AA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009442EA">
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Болотникова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009442EA">
-[...51 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т.Г. Т</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t>еоретико-методичні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t>підходи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t xml:space="preserve"> до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t>гігієни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t xml:space="preserve"> як одного з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t>компонентів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t>фізкультурної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t>освіти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t>підлітків</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t xml:space="preserve"> у 30-х </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t>рр.ХХст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Педагогічний альманах.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Вип</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. С.197-204. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>URL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD24AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00E153F7">
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <w:t>https://pedalmanac.site/index.php/main/article/view/752/632</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00CD24AA" w:rsidRPr="00CC7CF2" w:rsidRDefault="003E0729" w:rsidP="003E0729">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Болотникова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т.Г. С</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0729">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>истема позашкільної</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0729">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">освіти </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>У</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0729">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>країни: фізкультурно-спортивний напрям</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0729">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0729">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Педагогічний альманах.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0729">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Вип</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. 58. С.8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0729">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0729">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0729">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>URL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0729">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00E153F7">
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <w:t>https://www.pedalmanac.site/index.php/main/article/view/646/513</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003E0729" w:rsidRPr="00C75B0B" w:rsidRDefault="00CC7CF2" w:rsidP="00CC7CF2">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Болотникова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т.Г. І</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:t>сторіографія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:t>проблеми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:t>фізкультурної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:t>освіти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:t>підлітків</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:t>шкільних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:t>позашкільних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:t xml:space="preserve"> закладах </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>У</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:t>країни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Педагогічний альманах.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Вип</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. 60</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. С.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>141</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>URL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7CF2">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75B0B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00E153F7">
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <w:t>https://www.pedalmanac.site/index.php/main/article/view/689/572</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00CC7CF2" w:rsidRPr="002A018C" w:rsidRDefault="00C75B0B" w:rsidP="00C75B0B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кузьменко В.В., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C75B0B">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Болотникова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C75B0B">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т.Г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. П</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75B0B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>озашкільна фізкультурна робота з підлітками у повоєнні роки (1946–1948рр.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75B0B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Педагогічний альманах. 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75B0B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C75B0B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Вип</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C75B0B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>57</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75B0B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. С.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75B0B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75B0B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. URL:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00E153F7">
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <w:t>https://www.pedalmanac.site/index.php/main/article/view/598/503</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="002A018C" w:rsidRPr="002A018C" w:rsidRDefault="002A018C" w:rsidP="002A018C">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A018C">
+        <w:t xml:space="preserve">Авраменко А. О., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Болотникова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т. Г.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Магденко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Г. К., Д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t>мо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t xml:space="preserve"> В., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t>Дубінець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t xml:space="preserve"> Т.І. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t>Гелікобактерна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t>інфекція</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t xml:space="preserve"> як причина </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t>виникнення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t>неприємного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t xml:space="preserve"> запаху з рота у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t>пацієнтів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t>хронічним</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t>неатрофічним</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t xml:space="preserve"> гастритом. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t>Вісник</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t>морської</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t>медицини</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A018C">
+        <w:t>. 2023. №4 (101). С.74-79.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C75B0B" w:rsidRPr="002A018C" w:rsidRDefault="00C75B0B" w:rsidP="00C75B0B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00A304F6">
+    <w:sectPr w:rsidR="00C75B0B" w:rsidRPr="002A018C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -3231,69 +4302,75 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B521B"/>
     <w:rsid w:val="000D1BCB"/>
     <w:rsid w:val="000F4E8F"/>
     <w:rsid w:val="001B32E1"/>
     <w:rsid w:val="001B42D7"/>
     <w:rsid w:val="00267ADE"/>
     <w:rsid w:val="00271B08"/>
+    <w:rsid w:val="002A018C"/>
     <w:rsid w:val="003701FF"/>
     <w:rsid w:val="00387650"/>
+    <w:rsid w:val="003E0729"/>
     <w:rsid w:val="004B521B"/>
     <w:rsid w:val="005F07CF"/>
     <w:rsid w:val="00655455"/>
     <w:rsid w:val="00785161"/>
+    <w:rsid w:val="00793055"/>
     <w:rsid w:val="009442EA"/>
     <w:rsid w:val="00991631"/>
     <w:rsid w:val="00996F22"/>
     <w:rsid w:val="009B5347"/>
     <w:rsid w:val="009F3E07"/>
     <w:rsid w:val="00A304F6"/>
     <w:rsid w:val="00A608B7"/>
     <w:rsid w:val="00AA2585"/>
     <w:rsid w:val="00AD57AB"/>
     <w:rsid w:val="00BC1D48"/>
     <w:rsid w:val="00C234C5"/>
     <w:rsid w:val="00C24A28"/>
     <w:rsid w:val="00C514CF"/>
+    <w:rsid w:val="00C75B0B"/>
+    <w:rsid w:val="00CC7CF2"/>
+    <w:rsid w:val="00CD24AA"/>
     <w:rsid w:val="00CD4AD9"/>
     <w:rsid w:val="00EC4A9D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -3519,50 +4596,61 @@
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00387650"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00387650"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CD24AA"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
@@ -3762,63 +4850,163 @@
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00387650"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00387650"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CD24AA"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="297565636">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1799715763">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1066025907">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1367683649">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="204564916">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1013410094">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="997423266">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pedalmanac.site/index.php/main/article/view/646/513" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedalmanac.site/index.php/main/article/view/752/632" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedalmanac.site/index.php/main/article/view/722/602" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pedalmanac.site/index.php/main/article/view/598/503" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pedalmanac.site/index.php/main/article/view/689/572" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4066,70 +5254,70 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2877</Characters>
+  <Pages>2</Pages>
+  <Words>770</Words>
+  <Characters>4391</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3375</CharactersWithSpaces>
+  <CharactersWithSpaces>5151</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>