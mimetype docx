--- v0 (2026-03-03)
+++ v1 (2026-10-22)
@@ -1,372 +1,372 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="001C5FD1" w:rsidRPr="001C5FD1" w:rsidRDefault="001C5FD1" w:rsidP="00707256">
+    <w:p w:rsidR="001C5FD1" w:rsidRPr="00991A64" w:rsidRDefault="001C5FD1" w:rsidP="00991A64">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Рябенко Г. М., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Верланов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> О. Ю., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Соловйов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> О. І., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Брайловський</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> І. А.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Еволюція</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>підходів</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>управлінні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>фінансами</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Бізне</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>с-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Інформ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025. №2. С.407-414</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C5FD1">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00707256" w:rsidRPr="00707256" w:rsidRDefault="00707256" w:rsidP="00707256">
+    <w:p w:rsidR="00707256" w:rsidRPr="00991A64" w:rsidRDefault="00707256" w:rsidP="00991A64">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00707256">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Рябенко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00707256">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Г. М., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00707256">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Верланов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00707256">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> О. Ю., Соловйов О. І., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00347840">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Брайловський</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00347840">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> І. А., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00707256">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Туріянська</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00707256">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> М. М. Управління фінансовими ризиками в умовах нестабільної економічної кон’юнктури. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00707256">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Ефективна економіка.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00707256">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00707256">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2025. №3.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD2A44" w:rsidRPr="00AD2A44" w:rsidRDefault="00AD2A44" w:rsidP="00AD2A44">
+    <w:p w:rsidR="00AD2A44" w:rsidRPr="00AD2A44" w:rsidRDefault="00AD2A44" w:rsidP="00991A64">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2A44">
         <w:t>Соловйов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2A44">
         <w:t xml:space="preserve"> О. І</w:t>
       </w:r>
-      <w:r w:rsidRPr="00586076">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00586076">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Брайловський</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00586076">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> І. А.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD2A44">
         <w:t xml:space="preserve"> Рябенко Г.М. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2A44">
         <w:t>Діагностика</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2A44">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2A44">
         <w:t>бізнес-потенціалу</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2A44">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -393,56 +393,56 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2A44">
         <w:t>війни</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2A44">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2A44">
         <w:t>Економіка</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2A44">
         <w:t xml:space="preserve"> та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD2A44">
         <w:t>суспільство</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD2A44">
         <w:t>. 2025. № 71.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A304F6" w:rsidRPr="00EC64D3" w:rsidRDefault="00EC64D3" w:rsidP="00EC64D3">
+    <w:p w:rsidR="00A304F6" w:rsidRPr="00EC64D3" w:rsidRDefault="00EC64D3" w:rsidP="00991A64">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC64D3">
         <w:t>Брайловський</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC64D3">
         <w:t xml:space="preserve"> І.А. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC64D3">
         <w:t>Фінансовий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC64D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC64D3">
         <w:t>потенціал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC64D3">
@@ -463,980 +463,1481 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">к </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>об’єкт</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>фінансового</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>управління</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">: матеріали </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC64D3">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ІІІ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC64D3">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Міжнародн</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ої</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC64D3">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC64D3">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>науково-практичн</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ої</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC64D3">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC64D3">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>конференція</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC64D3">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC64D3">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Тенденції</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC64D3">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC64D3">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>перспективи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC64D3">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC64D3">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>розвитку</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC64D3">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> менеджменту в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC64D3">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>умовах</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC64D3">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC64D3">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>глобальних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC64D3">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC64D3">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>викликів</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC64D3">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>, 30 травня 2024р.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC64D3">
         <w:t xml:space="preserve"> Херсон</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC64D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC64D3">
         <w:t>Кропивницький</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC64D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC64D3">
         <w:t>Херсонський</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC64D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC64D3">
         <w:t>державний</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC64D3">
         <w:t xml:space="preserve"> аграрно-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC64D3">
         <w:t>економічний</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC64D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC64D3">
         <w:t>університет</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC64D3">
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. С.143-144.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C4A68" w:rsidRPr="007C4A68" w:rsidRDefault="007C4A68" w:rsidP="007C4A68">
+    <w:p w:rsidR="007C4A68" w:rsidRPr="007C4A68" w:rsidRDefault="007C4A68" w:rsidP="00991A64">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C4A68">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Brailovsky I.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C4A68">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bilov G., Riabenko H. Impact of external factors on the company’s crisis camp: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C4A68">
         <w:t>Міжнародна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007C4A68">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C4A68">
         <w:t>науково</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007C4A68">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="007C4A68">
         <w:t>практична</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C4A68">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C4A68">
         <w:t>конференція</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007C4A68">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">«Research and Practice» 25.06.2021. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C4A68">
         <w:t>Paris</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C4A68">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C4A68">
         <w:t>France</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C4A68">
         <w:t>. С.21-26.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC64D3" w:rsidRPr="00EE5B20" w:rsidRDefault="007E5A4B" w:rsidP="00EC64D3">
+    <w:p w:rsidR="00EC64D3" w:rsidRPr="00991A64" w:rsidRDefault="007E5A4B" w:rsidP="00991A64">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Брайовський</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> І.А. Фінанси сталого розвитку: теоретичне </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>обгрунтування</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> сутності. </w:t>
       </w:r>
-      <w:r w:rsidR="007E7D24" w:rsidRPr="007E7D24">
-[...6 lines deleted...]
-      <w:r w:rsidR="007E7D24" w:rsidRPr="007E7D24">
+      <w:r w:rsidR="007E7D24" w:rsidRPr="00991A64">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Актуальні проблеми сьогодення у сфері</w:t>
+      </w:r>
+      <w:r w:rsidR="00D428E3">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> фінансів, обліку та аудиту: </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D24" w:rsidRPr="00991A64">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">матеріали VІІІ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007E7D24" w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Всеукр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E7D24" w:rsidRPr="007E7D24">
+      <w:r w:rsidR="007E7D24" w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. наук.-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E7D24" w:rsidRPr="007E7D24">
+      <w:r w:rsidR="007E7D24" w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>практ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E7D24" w:rsidRPr="007E7D24">
+      <w:r w:rsidR="007E7D24" w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007E7D24" w:rsidRPr="007E7D24">
+      <w:r w:rsidR="007E7D24" w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>конф</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007E7D24" w:rsidRPr="007E7D24">
+      <w:r w:rsidR="007E7D24" w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00991A64">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (23 травня 2024 року, м. Хмельницький, ХКТЕІ. Хмельницький, 2024. С.161-162.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE5B20" w:rsidRPr="00200C06" w:rsidRDefault="00EE5B20" w:rsidP="00EC64D3">
+    <w:p w:rsidR="00EE5B20" w:rsidRPr="00991A64" w:rsidRDefault="00EE5B20" w:rsidP="00991A64">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Клюєва В.С., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005B33A7">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Брайловський</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005B33A7">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> І.А.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5B20">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00EE5B20">
+      <w:r w:rsidRPr="00991A64">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ліквідність і платоспроможність у системі забезпечення фінансової безпеки підприємства. Актуальні проблеми сьогодення у сфері фінансів, обліку та аудиту:    матеріали VІІІ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Всеукр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EE5B20">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. наук.-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EE5B20">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>практ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EE5B20">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EE5B20">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>конф</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EE5B20">
-[...11 lines deleted...]
-      <w:r w:rsidR="00200C06">
+      <w:r w:rsidRPr="00991A64">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. (23 травня 2024 року, м. Хмельницький, ХКТЕІ). Хмельницький, 2024. С.9</w:t>
+      </w:r>
+      <w:r w:rsidR="00200C06" w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>-9</w:t>
       </w:r>
-      <w:r w:rsidR="00200C06">
+      <w:r w:rsidR="00200C06" w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00200C06" w:rsidRPr="00200C06" w:rsidRDefault="00200C06" w:rsidP="00200C06">
+    <w:p w:rsidR="00200C06" w:rsidRPr="00991A64" w:rsidRDefault="00200C06" w:rsidP="00991A64">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Горнушкін</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="005B33A7">
+      <w:r w:rsidRPr="00991A64">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В.Д., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Брайловський</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005B33A7">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> І.А.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00200C06">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00200C06">
+      <w:r w:rsidRPr="00991A64">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Вплив цінової конкуренції на фінансову стійкість підприємства. Актуальні проблеми сьогодення у сфері фінансів, обліку та аудиту:    матеріали VІІІ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Всеукр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00200C06">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. наук.-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00200C06">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>практ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00200C06">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00200C06">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>конф</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00200C06">
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00991A64">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. (23 травня 2024 року, м. Хмельницький, ХКТЕІ). Хмельницький, 2024. С.165-166.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00200C06" w:rsidRDefault="007E7D24" w:rsidP="007E7D24">
+    <w:p w:rsidR="00200C06" w:rsidRPr="00991A64" w:rsidRDefault="007E7D24" w:rsidP="00991A64">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="005B33A7">
+      <w:r w:rsidRPr="00991A64">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бондаренко В.М., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Брайловський</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005B33A7">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> І.А.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E7D24">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="007E7D24">
+      <w:r w:rsidRPr="00991A64">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Розвиток фінансового потенціалу підприємства в умовах сучасних викликів. Актуальні проблеми сьогодення у сфері</w:t>
+      </w:r>
+      <w:r w:rsidR="001E0152">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> фінансів, обліку та аудиту: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991A64">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">матеріали VІІІ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Всеукр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007E7D24">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. наук.-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007E7D24">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>практ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007E7D24">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007E7D24">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>конф</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007E7D24">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> ХКТЕІ). Хмельницький, 2024. С.400-401.</w:t>
+      <w:r w:rsidRPr="00991A64">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. (23 травня 2024 року, м. Хмельницький, ХКТЕІ). Хмельницький, 2024. С.400-401.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E7D24" w:rsidRPr="005B33A7" w:rsidRDefault="007E7D24" w:rsidP="005B33A7">
+    <w:p w:rsidR="007E7D24" w:rsidRDefault="007E7D24" w:rsidP="00991A64">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005B33A7">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Домашов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005B33A7">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> М.О., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005B33A7">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Брайловський</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005B33A7">
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> І.А</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B33A7">
+      <w:r w:rsidRPr="00991A64">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Механізм фінансового забезпечення підприємств: функціональні аспекти. Актуальні проблеми сьогодення у сфері фінансів, обліку та аудиту:    матеріали VІІІ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00991A64">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Всеукр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00991A64">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. наук.-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00991A64">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>практ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00991A64">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00991A64">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>конф</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00991A64">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. (23 травня 2024 року, м. Хмельницький, ХКТЕІ). Хмельницький, 2024. С.62-63.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D87BB9" w:rsidRDefault="00D87BB9" w:rsidP="00D87BB9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D87BB9">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Брайловський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D87BB9">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> І. А. Цілі, передумови і переваги державно-приватного партнерства. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Академічні візії</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87BB9">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2025. Вип.49. URL: </w:t>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>https</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>://</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>academy</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>-</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>vision</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>org</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>index</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>php</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>av</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>article</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>view</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">/2723" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00521D57">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>https://academy-vision.org/index.php/av/article/view/2723</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D87BB9" w:rsidRDefault="00D87BB9" w:rsidP="00D87BB9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Брайловський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> І. А. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87BB9">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Моделі державно-приватного партнерства. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Академічні візії.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87BB9">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025. Вип.50. URL: </w:t>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>https</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>://</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>academy</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>-</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>vision</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>org</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>index</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>php</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>av</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>article</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>view</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">/2724" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00521D57">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>https://academy-vision.org/index.php/av/article/view/2724</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D87BB9" w:rsidRPr="001E0152" w:rsidRDefault="00D87BB9" w:rsidP="00D87BB9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D87BB9">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Брайловський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D87BB9">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> І. А. Сутність, види ризиків державно-приватного партнерства і підходи до мінімізації їх наслідків. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Академічні візії.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87BB9">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026. Вип.51URL: </w:t>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>https</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>://</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>academy</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>-</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>vision</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>org</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>index</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>php</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>av</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>article</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:instrText>view</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949" w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">/2725" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00521D57">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>https://academy-vision.org/index.php/av/article/view/2725</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0949">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E0152" w:rsidRDefault="001E0152" w:rsidP="00D87BB9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Брайловський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> І. А. Розвиток державно-приватного партнерства в сучасних умовах в еволюційному контексті. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наукові записки Львівського університету бізнесу і права. Серія економічна. Серія юридична.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Вип</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0082190A">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40. С. 436-444.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0082190A" w:rsidRDefault="0082190A" w:rsidP="00D87BB9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Брайловський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> І.А. Динаміка розвитку державно-приватного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>патнерства</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в країнах Європи у 2018-2024 рр. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0949">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наукові записки Львівського університету бізнесу і права. Серія економічна. Серія юридична</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C57A1D">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2025.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Вип.46. С.545-537.</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:r w:rsidRPr="005B33A7">
-[...4 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="005B33A7">
-[...46 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="007E7D24" w:rsidRPr="005B33A7">
+    <w:sectPr w:rsidR="0082190A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1517,50 +2018,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="33231127"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60C6FA22"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="67B01BBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2CBE02C0"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1602,51 +2189,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="7882762E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11FA285E"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1692,144 +2279,154 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00111985"/>
     <w:rsid w:val="00111985"/>
     <w:rsid w:val="001C5FD1"/>
+    <w:rsid w:val="001E0152"/>
     <w:rsid w:val="00200C06"/>
+    <w:rsid w:val="002C0949"/>
     <w:rsid w:val="00347840"/>
     <w:rsid w:val="00586076"/>
     <w:rsid w:val="005B33A7"/>
     <w:rsid w:val="00707256"/>
     <w:rsid w:val="00785161"/>
     <w:rsid w:val="007C4A68"/>
     <w:rsid w:val="007E5A4B"/>
     <w:rsid w:val="007E7D24"/>
+    <w:rsid w:val="0082190A"/>
+    <w:rsid w:val="00991A64"/>
     <w:rsid w:val="009F3E07"/>
     <w:rsid w:val="00A304F6"/>
     <w:rsid w:val="00A608B7"/>
     <w:rsid w:val="00AA2585"/>
     <w:rsid w:val="00AD2A44"/>
     <w:rsid w:val="00C24A28"/>
     <w:rsid w:val="00C514CF"/>
+    <w:rsid w:val="00C57A1D"/>
+    <w:rsid w:val="00D428E3"/>
+    <w:rsid w:val="00D87BB9"/>
     <w:rsid w:val="00EC64D3"/>
     <w:rsid w:val="00EE5B20"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -2022,50 +2619,61 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001C5FD1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D87BB9"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
@@ -2231,50 +2839,61 @@
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001C5FD1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D87BB9"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="93980275">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="203492946">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -2565,54 +3184,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>366</Words>
-  <Characters>2089</Characters>
+  <Words>544</Words>
+  <Characters>3101</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2451</CharactersWithSpaces>
+  <CharactersWithSpaces>3638</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>