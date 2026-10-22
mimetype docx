--- v0 (2026-03-03)
+++ v1 (2026-10-22)
@@ -1340,51 +1340,51 @@
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>конф</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003469EF">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. (23 травня 2024 року, м. Хмельницький,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ХКТЕІ). Хмельницький, 2024. С.448-449</w:t>
       </w:r>
       <w:r w:rsidRPr="003469EF">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003469EF" w:rsidRPr="003469EF" w:rsidRDefault="003469EF" w:rsidP="003469EF">
+    <w:p w:rsidR="003469EF" w:rsidRPr="009B36A7" w:rsidRDefault="003469EF" w:rsidP="003469EF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Кульчинська Т.В</w:t>
       </w:r>
       <w:r w:rsidRPr="003469EF">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D12C02">
@@ -1416,52 +1416,50 @@
       </w:r>
       <w:r w:rsidR="00D12C02">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ї у фінансах: сучасність та пер</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>спективи</w:t>
       </w:r>
       <w:r w:rsidRPr="003469EF">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. Актуальні проблеми сьогодення у сфер</w:t>
       </w:r>
       <w:r w:rsidR="00D12C02">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">і фінансів, обліку та аудиту: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="003469EF">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">матеріали VІІІ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003469EF">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Всеукр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003469EF">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. наук.-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003469EF">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -1479,61 +1477,576 @@
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>конф</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003469EF">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. (23 травня 2024 року, м. Хмельницький,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ХКТЕІ). Хмельницький, 2024. С.420-422</w:t>
       </w:r>
       <w:r w:rsidRPr="003469EF">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00353162" w:rsidRPr="00F13D81" w:rsidRDefault="00353162" w:rsidP="00D12C02">
+    <w:p w:rsidR="009B36A7" w:rsidRPr="002428B2" w:rsidRDefault="00A71EE4" w:rsidP="003469EF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Клименко С.О., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Рябенко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Г.М., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A71EE4">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Верланов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A71EE4">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О.Ю</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Менеджмент фінансової реструктуризації капіталу підприємств. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6EF1">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Економіка та суспільство.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024. Вип.60.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002428B2" w:rsidRPr="001D6EF1" w:rsidRDefault="002428B2" w:rsidP="003469EF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Формування корпоративної культури транспортного підприємства з урахуванням маркетингових особливостей транспортних послуг /</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002428B2">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>О.Б.Звягінцева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>К.М.Думенко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Т.М.Меленчук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002428B2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>О.Ю.Верланов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6EF1">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Сталий розвиток економіки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. 2025. №4 (55). С.129-135</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6EF1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D6EF1" w:rsidRPr="003F7283" w:rsidRDefault="001D6EF1" w:rsidP="001D6EF1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D6EF1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Звягінцева О.Б., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D6EF1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Підберезних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D6EF1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> І.Є., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D6EF1">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Верланов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D6EF1">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О.Ю.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6EF1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сидоренко А.І. Ефективні методи маркетингових наукових досліджень в процесі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6EF1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">формування інноваційного маркетингу підприємств. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6EF1">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бізнес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D6EF1">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Інформ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D6EF1">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2025. № 12.С.64-75 C.605–616. DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00252E99">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.32983/2222-4459-2025-12-605-616</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003F7283" w:rsidRPr="00345577" w:rsidRDefault="003F7283" w:rsidP="00345577">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F7283">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Рябенко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F7283">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Г.М., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F7283">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Верланов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F7283">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О.Ю.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7283">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F7283">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Бєлов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F7283">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Г.О., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F7283">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Кудрич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F7283">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В.П. Статистичні методи у теорії економічного аналізу підприємницької діяльності. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7283">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Актуальні питання економічних наук</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7283">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2025. №18. </w:t>
+      </w:r>
+      <w:r w:rsidR="00345577">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>URL</w:t>
+      </w:r>
+      <w:r w:rsidR="00345577" w:rsidRPr="00345577">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00345577" w:rsidRPr="002E26CB">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https</w:t>
+        </w:r>
+        <w:r w:rsidR="00345577" w:rsidRPr="00345577">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>://</w:t>
+        </w:r>
+        <w:r w:rsidR="00345577" w:rsidRPr="002E26CB">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>a</w:t>
+        </w:r>
+        <w:r w:rsidR="00345577" w:rsidRPr="00345577">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:r w:rsidR="00345577" w:rsidRPr="002E26CB">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>economics</w:t>
+        </w:r>
+        <w:r w:rsidR="00345577" w:rsidRPr="00345577">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidR="00345577" w:rsidRPr="002E26CB">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>com</w:t>
+        </w:r>
+        <w:r w:rsidR="00345577" w:rsidRPr="00345577">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidR="00345577" w:rsidRPr="002E26CB">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>ua</w:t>
+        </w:r>
+        <w:r w:rsidR="00345577" w:rsidRPr="00345577">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>/</w:t>
+        </w:r>
+        <w:r w:rsidR="00345577" w:rsidRPr="002E26CB">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>index</w:t>
+        </w:r>
+        <w:r w:rsidR="00345577" w:rsidRPr="00345577">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidR="00345577" w:rsidRPr="002E26CB">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>php</w:t>
+        </w:r>
+        <w:r w:rsidR="00345577" w:rsidRPr="00345577">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>/</w:t>
+        </w:r>
+        <w:r w:rsidR="00345577" w:rsidRPr="002E26CB">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>home</w:t>
+        </w:r>
+        <w:r w:rsidR="00345577" w:rsidRPr="00345577">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>/</w:t>
+        </w:r>
+        <w:r w:rsidR="00345577" w:rsidRPr="002E26CB">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>issue</w:t>
+        </w:r>
+        <w:r w:rsidR="00345577" w:rsidRPr="00345577">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>/</w:t>
+        </w:r>
+        <w:r w:rsidR="00345577" w:rsidRPr="002E26CB">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>view</w:t>
+        </w:r>
+        <w:r w:rsidR="00345577" w:rsidRPr="00345577">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>/17</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003F7283" w:rsidRDefault="003F7283" w:rsidP="00345577">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00353162" w:rsidRPr="00F13D81">
+    <w:p w:rsidR="003F7283" w:rsidRPr="001D6EF1" w:rsidRDefault="003F7283" w:rsidP="003F7283">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003F7283" w:rsidRPr="001D6EF1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1614,50 +2127,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="27B45F1B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4C48D794"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="3A0165FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5301A80"/>
     <w:lvl w:ilvl="0" w:tplc="D7B8684E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1699,137 +2298,223 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="688A3C24"/>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="45644F43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5E30D068"/>
-    <w:lvl w:ilvl="0" w:tplc="8E0CD106">
+    <w:tmpl w:val="1A86DD84"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="688A3C24"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4986289A"/>
+    <w:lvl w:ilvl="0" w:tplc="8E0CD106">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="7882762E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11FA285E"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1872,119 +2557,185 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E38BE"/>
+    <w:rsid w:val="001D6EF1"/>
+    <w:rsid w:val="002428B2"/>
+    <w:rsid w:val="00345577"/>
     <w:rsid w:val="003469EF"/>
     <w:rsid w:val="00353162"/>
     <w:rsid w:val="00373A9D"/>
+    <w:rsid w:val="003F7283"/>
     <w:rsid w:val="004B7F9C"/>
     <w:rsid w:val="006C2796"/>
     <w:rsid w:val="006E38BE"/>
     <w:rsid w:val="00785161"/>
     <w:rsid w:val="00926F44"/>
+    <w:rsid w:val="009B36A7"/>
     <w:rsid w:val="009F3E07"/>
     <w:rsid w:val="00A304F6"/>
     <w:rsid w:val="00A608B7"/>
+    <w:rsid w:val="00A71EE4"/>
     <w:rsid w:val="00AA2585"/>
     <w:rsid w:val="00B228BF"/>
     <w:rsid w:val="00B41945"/>
     <w:rsid w:val="00C03708"/>
     <w:rsid w:val="00C24A28"/>
     <w:rsid w:val="00C514CF"/>
     <w:rsid w:val="00CF26C1"/>
     <w:rsid w:val="00D12C02"/>
     <w:rsid w:val="00F13D81"/>
     <w:rsid w:val="00FA2F5D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
@@ -2185,50 +2936,61 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C03708"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D6EF1"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
@@ -2395,78 +3157,115 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C03708"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D6EF1"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="714163731">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1101952702">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1107385426">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a-economics.com.ua/index.php/home/issue/view/17" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32983/2222-4459-2025-12-605-616" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2715,69 +3514,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>309</Words>
-  <Characters>1767</Characters>
+  <Words>463</Words>
+  <Characters>2645</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2072</CharactersWithSpaces>
+  <CharactersWithSpaces>3102</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>