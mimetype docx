--- v0 (2026-03-03)
+++ v1 (2026-10-22)
@@ -1784,51 +1784,51 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>URL</w:t>
       </w:r>
       <w:r w:rsidRPr="00030249">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00330DD1">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>http://nbuv.gov.ua/UJRN/Znpviknu_2024_84_5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="003006DC" w:rsidRPr="003006DC" w:rsidRDefault="003006DC" w:rsidP="003006DC">
+    <w:p w:rsidR="003006DC" w:rsidRPr="003157D1" w:rsidRDefault="003006DC" w:rsidP="003006DC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003006DC">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Гайша</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003006DC">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2105,117 +2105,127 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>імені</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003006DC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тараса </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003006DC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Шевченка</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003006DC">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2024. №83. С.27-34. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003006DC">
-[...52 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="003157D1" w:rsidRPr="0040368E">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https</w:t>
+        </w:r>
+        <w:r w:rsidR="003157D1" w:rsidRPr="0040368E">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>://</w:t>
+        </w:r>
+        <w:r w:rsidR="003157D1" w:rsidRPr="0040368E">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>doi</w:t>
+        </w:r>
+        <w:r w:rsidR="003157D1" w:rsidRPr="0040368E">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidR="003157D1" w:rsidRPr="0040368E">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>org</w:t>
+        </w:r>
+        <w:r w:rsidR="003157D1" w:rsidRPr="0040368E">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>/10.17721/2519-481</w:t>
+        </w:r>
+        <w:r w:rsidR="003157D1" w:rsidRPr="0040368E">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>X</w:t>
+        </w:r>
+        <w:r w:rsidR="003157D1" w:rsidRPr="0040368E">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>/2024/83-03</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00A33515" w:rsidRPr="00A33515" w:rsidRDefault="00A33515" w:rsidP="00A33515">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A33515">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Гайша</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A33515">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> О.О.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A33515">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A33515">
         <w:rPr>
@@ -2931,61 +2941,61 @@
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00872B8C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(gec31-00), 12-</w:t>
       </w:r>
       <w:r w:rsidRPr="00872B8C">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="0076443D">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>https://doi.org/10.30890/2709-1783.2024-31-00-020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00872B8C" w:rsidRPr="003A2036" w:rsidRDefault="002D3415" w:rsidP="000B20A3">
+    <w:p w:rsidR="00872B8C" w:rsidRPr="00601B7F" w:rsidRDefault="002D3415" w:rsidP="000B20A3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C540C">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Haisha</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -3069,64 +3079,2675 @@
       </w:r>
       <w:r w:rsidRPr="002D3415">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Σ</w:t>
       </w:r>
       <w:r w:rsidRPr="002D3415">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidRPr="002D3415">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, (July 19, 2024; Boston, USA), 152–154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="009F0865">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.36074/logos-19.07.2024.028</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00872B8C" w:rsidRPr="003A2036">
+    <w:p w:rsidR="00D94BA3" w:rsidRPr="00EF7113" w:rsidRDefault="00D94BA3" w:rsidP="00D94BA3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Гайша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О.О., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Маруняк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Н.О., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Скрипкару</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7113">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Гезель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF7113">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>А.О. Особливості інформаційних систем прогнозу</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7113">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ва</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ння</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7113">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> спортивних подій на базі методів штучного інтелекту. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7113" w:rsidRPr="00EF7113">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Розвиток наук в умовах нової реальності: проблеми та перспективи</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7113">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EF7113">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>зб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EF7113">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. наук. праць з матеріалами ІІ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EF7113">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Міжнарод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EF7113">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. наук. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EF7113">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>конф</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EF7113">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>., м. Київ, 3 травня, 2024. Вінниця: ТОВ УКРЛОГОС Груп, 2024. 262 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D94BA3" w:rsidRPr="00D94BA3" w:rsidRDefault="00601B7F" w:rsidP="00D94BA3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Haisha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Lienkov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Haisha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Algorithm</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>software</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tool</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>solving</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>problem</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>local</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>passenger</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>traffic</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Алгоритм та програмний засіб для вирішення проблеми місцевих пасажирських перевезень].</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidR="00D94BA3" w:rsidRPr="00D94BA3">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>http://doi.org/10.17721/2519-481Х/2025/87-08</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00C578F4" w:rsidRPr="00C578F4" w:rsidRDefault="00F90E87" w:rsidP="00C578F4">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Калина Т.Є., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F90E87">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Гайша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F90E87">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О.О</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Рябенко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Г.М. Земельно-кадастрове забезпечення при формуванні стратегії просторового розвитку територіальних громад в умовах </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>цифровізації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Бізнес-навігатор. 2026. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Вип</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1(84). С.531-537.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C578F4" w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C578F4" w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00C578F4" w:rsidRPr="00C578F4">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.32782/business-navigator.84-82</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00C578F4" w:rsidRPr="003157D1" w:rsidRDefault="00C578F4" w:rsidP="00C578F4">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Калина Т.Є., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Гайша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О.О.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Рябенко Г.М. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Інтеграція</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>геопросторових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>даних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в систему </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>економічного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>управління</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>природоохоронними</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>територіями</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Економіка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>суспільство</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2026. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№83. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>URL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>://</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>economyandsociety</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>index</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>php</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>view</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/7550 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="004768F0" w:rsidRPr="004768F0">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https</w:t>
+        </w:r>
+        <w:r w:rsidR="004768F0" w:rsidRPr="003157D1">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>://</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="004768F0" w:rsidRPr="004768F0">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>doi</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="004768F0" w:rsidRPr="003157D1">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidR="004768F0" w:rsidRPr="004768F0">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>org</w:t>
+        </w:r>
+        <w:r w:rsidR="004768F0" w:rsidRPr="003157D1">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>/10.32782/2524-0072/2026-83-137</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00C578F4" w:rsidRPr="004768F0" w:rsidRDefault="00C578F4" w:rsidP="00C578F4">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Калина</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Є</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Гайша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Островський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>І</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Гончарук</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Гайша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Арамян</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Особливості</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>процесів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>стискання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>геопросторової</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>інформації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>створенні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>тривимірних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>моделей</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>територій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004768F0">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наука і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>техн</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>іка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>сьогодні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>науковий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> журнал. 2026. №2 (56). С.1796-1808. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="004768F0" w:rsidRPr="007249C5">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.52058/2786-6025-2026-2(56)-1796-1808</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00C578F4" w:rsidRPr="004768F0" w:rsidRDefault="00C578F4" w:rsidP="00C578F4">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Калина Т.Є., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Гайша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О.О.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Островський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> І.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">П., Пилипенко С.М., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Мась</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А.Ю., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Гайша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О.О. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Багатокритеріальна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>класифікація</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>супутникової</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>інформації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для задач </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>побудови</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-D моделей </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>територій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>виконання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>топографічних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>зйомок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>геоінформаційних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> системах. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наука і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>техн</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>іка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>сьогодні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>науковий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C578F4">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> журнал. 2026. №2 (56). С.1809-1822. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="004768F0" w:rsidRPr="007249C5">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.52058/2786-6025-2026-2(56)-1809-1822</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="003157D1" w:rsidRPr="003157D1" w:rsidRDefault="003157D1" w:rsidP="003157D1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Калина Т., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Гайша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Арамян</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Картографічне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>моделювання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>стратегічному</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>плануванні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>територіального</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>розвитку</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Сталий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>розвиток</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>економіки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003157D1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2026. №1 (58). С. 389-397. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="0040368E">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.32782/2308-1988/2026-58-50</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:sectPr w:rsidR="003157D1" w:rsidRPr="003157D1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -3235,53 +5856,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="0E6E3A68"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFB4184E"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="7DAB6AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C67E55AC"/>
+    <w:tmpl w:val="7AE4E794"/>
     <w:lvl w:ilvl="0" w:tplc="C8FCF59A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3324,102 +6031,115 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D439D"/>
     <w:rsid w:val="00030249"/>
     <w:rsid w:val="000B0668"/>
     <w:rsid w:val="000B20A3"/>
     <w:rsid w:val="001454DE"/>
     <w:rsid w:val="00241CBB"/>
     <w:rsid w:val="002D3415"/>
+    <w:rsid w:val="002D471B"/>
     <w:rsid w:val="003006DC"/>
+    <w:rsid w:val="003157D1"/>
     <w:rsid w:val="003207D6"/>
     <w:rsid w:val="00360A50"/>
     <w:rsid w:val="0036474E"/>
     <w:rsid w:val="003A2036"/>
+    <w:rsid w:val="004768F0"/>
+    <w:rsid w:val="00601B7F"/>
     <w:rsid w:val="00687BC5"/>
     <w:rsid w:val="00785161"/>
     <w:rsid w:val="00795EC9"/>
     <w:rsid w:val="007C540C"/>
     <w:rsid w:val="00872B8C"/>
     <w:rsid w:val="008B2AA5"/>
     <w:rsid w:val="008D439D"/>
     <w:rsid w:val="009907E4"/>
     <w:rsid w:val="009F3E07"/>
     <w:rsid w:val="00A304F6"/>
     <w:rsid w:val="00A33515"/>
     <w:rsid w:val="00A608B7"/>
     <w:rsid w:val="00AA2585"/>
     <w:rsid w:val="00B654FC"/>
     <w:rsid w:val="00B77990"/>
     <w:rsid w:val="00C143E4"/>
     <w:rsid w:val="00C24A28"/>
     <w:rsid w:val="00C514CF"/>
+    <w:rsid w:val="00C578F4"/>
+    <w:rsid w:val="00D94BA3"/>
     <w:rsid w:val="00DE1C09"/>
+    <w:rsid w:val="00E51978"/>
+    <w:rsid w:val="00EF7113"/>
+    <w:rsid w:val="00F90E87"/>
+    <w:rsid w:val="00FB2E74"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -3634,50 +6354,74 @@
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008B2AA5"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="Абзац списка1"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="009907E4"/>
     <w:pPr>
       <w:ind w:left="720" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D94BA3"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D94BA3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
@@ -3868,78 +6612,102 @@
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008B2AA5"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="Абзац списка1"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="009907E4"/>
     <w:pPr>
       <w:ind w:left="720" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D94BA3"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D94BA3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="1009796936">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32347/st.2025.3.1207" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.36074/logos-14.02.2025.040" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17721/2519-481X/2025/86-08" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.36074/logos-19.07.2024.028" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.30890/2709-1783.2024-31-00-020" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbuv.gov.ua/UJRN/Znpviknu_2024_84_5" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32347/st.2025.3.1207" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.17721/2519-481&#1061;/2025/87-08" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32782/2308-1988/2026-58-50" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.36074/logos-14.02.2025.040" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.36074/logos-19.07.2024.028" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.52058/2786-6025-2026-2(56)-1809-1822" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.52058/2786-6025-2026-2(56)-1796-1808" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17721/2519-481X/2025/86-08" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.30890/2709-1783.2024-31-00-020" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32782/2524-0072/2026-83-137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17721/2519-481X/2024/83-03" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbuv.gov.ua/UJRN/Znpviknu_2024_84_5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32782/business-navigator.84-82" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4187,70 +6955,70 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3016</Characters>
+  <Pages>2</Pages>
+  <Words>902</Words>
+  <Characters>5143</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3537</CharactersWithSpaces>
+  <CharactersWithSpaces>6033</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>