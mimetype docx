--- v0 (2026-03-03)
+++ v1 (2026-10-22)
@@ -447,60 +447,78 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00312AE3">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Г.О.: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00312AE3">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>моногр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00312AE3">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Warsaw: RS Global Sp. z O.O., 2021. 43с. DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-[...8 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00704CCC">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00704CCC" w:rsidRPr="00704CCC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.31435/rsglobal/029" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00704CCC">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003408F1" w:rsidRPr="00330DD1">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.31435/rsglobal/029</w:t>
+      </w:r>
+      <w:r w:rsidR="00704CCC">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w:rsidR="003408F1" w:rsidRPr="003408F1" w:rsidRDefault="003408F1" w:rsidP="003408F1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003408F1">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Гайша</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003408F1">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -696,51 +714,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>інженерія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003408F1">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="003408F1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="003408F1">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(16), 68-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="003408F1">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>https://doi.org/10.32347/st.2025.3.1207</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00EF75FA" w:rsidRPr="00EF75FA" w:rsidRDefault="00EF75FA" w:rsidP="00EF75FA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF75FA">
         <w:rPr>
           <w:b/>
@@ -803,75 +821,81 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Kyiv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF75FA">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>: NUFT, 2024. p.242-255.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E398E" w:rsidRPr="003E398E" w:rsidRDefault="003E398E" w:rsidP="003E398E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E398E">
-        <w:rPr>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Гайша</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E398E">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003E398E">
+      <w:r w:rsidRPr="00F476BA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> О. О.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E398E">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Онищенко О.А., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Гайша</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E398E">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> О.О.</w:t>
       </w:r>
       <w:r w:rsidRPr="003E398E">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E398E">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Моделювання</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E398E">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -1132,51 +1156,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>імені</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E398E">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тараса </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E398E">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Шевченка</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003E398E">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2024. № 84. С. 31-38. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00330DD1">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>http://nbuv.gov.ua/UJRN/Znpviknu_2024_84_5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00623E5D" w:rsidRPr="00623E5D" w:rsidRDefault="00623E5D" w:rsidP="00623E5D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00623E5D">
         <w:rPr>
           <w:b/>
@@ -1450,103 +1474,119 @@
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00623E5D">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>№83.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00623E5D">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">С.27-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00330DD1">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>https://doi.org/10.17721/2519-481X/2024/83-03</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00623E5D" w:rsidRPr="00D84093" w:rsidRDefault="00D84093" w:rsidP="00623E5D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Haisha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, O.,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D84093">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Haisha</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, O</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D84093">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, O., &amp; </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, O. (2024). </w:t>
+        <w:t xml:space="preserve">. (2024). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84093">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>fficiency analysis of the underwater turbines with a vertical axis orientation for clean marine energy harvesting. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D84093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SWorld-Ger</w:t>
       </w:r>
@@ -1561,106 +1601,116 @@
         <w:t xml:space="preserve"> Conference Proceedings</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84093">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D84093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D84093">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(gec31-00), 12–14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="0076443D">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>https://doi.org/10.30890/2709-1783.2024-31-00-020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00941676" w:rsidRPr="00941676" w:rsidRDefault="00941676" w:rsidP="00941676">
+    <w:p w:rsidR="00941676" w:rsidRPr="00F476BA" w:rsidRDefault="00941676" w:rsidP="00941676">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="28"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00941676">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Haisha</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00941676">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, O., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Haisha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, O.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00941676">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Haisha</w:t>
-[...7 lines deleted...]
-        <w:t>, O. (2024). On the advantages of the underwater turbines compared to wind turbines: ecological aspect. </w:t>
+        <w:t xml:space="preserve"> (2024). On the advantages of the underwater turbines compared to wind turbines: ecological aspect. </w:t>
       </w:r>
       <w:r w:rsidRPr="00941676">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Collection of Scientific Papers «</w:t>
       </w:r>
       <w:r w:rsidRPr="00941676">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ΛΌГ</w:t>
       </w:r>
       <w:r w:rsidRPr="00941676">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1668,111 +1718,1155 @@
       </w:r>
       <w:r w:rsidRPr="00941676">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Σ</w:t>
       </w:r>
       <w:r w:rsidRPr="00941676">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidRPr="00941676">
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, (July 19, 2024; Boston, USA), 152–154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00941676">
+      <w:r w:rsidR="00704CCC">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00704CCC" w:rsidRPr="00704CCC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.36074/logos-19.07.2024.028</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00704CCC" w:rsidRPr="00704CCC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00704CCC">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00941676">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.36074/logos-19.07.2024.028</w:t>
+      </w:r>
+      <w:r w:rsidR="00704CCC">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F476BA" w:rsidRPr="00F476BA" w:rsidRDefault="00F476BA" w:rsidP="00F476BA">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Haisha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, O., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Lienkov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S.V., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Haisha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Algorithm and software tool for solving the problem of local passenger traffic [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Алгоритм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>програмний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>засіб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>для</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>вирішення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>проблеми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>місцевих</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>пасажирських</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>перевезень</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F476BA">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00042C3F">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>https://doi.org/10.36074/logos-19.07.2024.028</w:t>
+          <w:t>http://doi.org/10.17721/2519-481Х/2025/87-08</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00A304F6" w:rsidRPr="00941676" w:rsidRDefault="00A304F6" w:rsidP="001F5A09">
+    <w:p w:rsidR="00C1567F" w:rsidRPr="00C1567F" w:rsidRDefault="00C1567F" w:rsidP="00C1567F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>Калина</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>Т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>Є</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>Гайша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>Островський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>І</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>Пилипенко</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>Мась</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>Ю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Гайша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>Багатокритеріальна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>класифікація</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>супутникової</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>інформації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>для</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>задач</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>побудови</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-D </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>моделей</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>територій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>та</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>виконання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>топографічних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>зйомок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>геоінформаційних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>системах</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наука і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>техн</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>іка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>сьогодні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t>науковий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C1567F">
+        <w:t xml:space="preserve"> журнал. 2026. №2 (56). С.1809-1822. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00C1567F">
+          <w:rPr>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.52058/2786-6025-2026-2(56)-1809-1822</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00900537" w:rsidRPr="001B5ADB" w:rsidRDefault="00900537" w:rsidP="00900537">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Калина Т.Є., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Гайша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О.О., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Островський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> І.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">П., Гончарук О.М., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Гайша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О.О., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Арамян</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А.М. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Особливості</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>процесів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>стискання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>геопросторової</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>інформації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>створенні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тривимірних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> моделей </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>територій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Наука і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>техн</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>іка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сьогодні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>науковий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00900537">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> журнал. 2026. №2 (56). С.1796-1808. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="001B5ADB" w:rsidRPr="008454EE">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.52058/2786-6025-2026-2(56)-1796-1808</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="001B5ADB" w:rsidRPr="00900537" w:rsidRDefault="001B5ADB" w:rsidP="00900537">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F476BA" w:rsidRPr="00704CCC" w:rsidRDefault="00F476BA" w:rsidP="00704CCC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="810" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00A304F6" w:rsidRDefault="00A304F6" w:rsidP="001F5A09">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A304F6" w:rsidRPr="00941676">
+    <w:sectPr w:rsidR="00A304F6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="22055B8D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="988808BA"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="6CAF51A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AD3A0604"/>
+    <w:tmpl w:val="4FDC25C6"/>
     <w:lvl w:ilvl="0" w:tplc="84BA3928">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="450"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1814,51 +2908,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="7DAB6AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C67E55AC"/>
     <w:lvl w:ilvl="0" w:tplc="C8FCF59A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1901,118 +2995,156 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B3FB8"/>
+    <w:rsid w:val="001B5ADB"/>
     <w:rsid w:val="001F5A09"/>
     <w:rsid w:val="00312AE3"/>
     <w:rsid w:val="003408F1"/>
     <w:rsid w:val="003E398E"/>
     <w:rsid w:val="00623E5D"/>
+    <w:rsid w:val="00704CCC"/>
     <w:rsid w:val="00785161"/>
     <w:rsid w:val="008B3FB8"/>
+    <w:rsid w:val="00900537"/>
     <w:rsid w:val="00941676"/>
     <w:rsid w:val="009F3E07"/>
     <w:rsid w:val="00A304F6"/>
     <w:rsid w:val="00A608B7"/>
     <w:rsid w:val="00AA2585"/>
+    <w:rsid w:val="00C1567F"/>
     <w:rsid w:val="00C24A28"/>
     <w:rsid w:val="00C514CF"/>
     <w:rsid w:val="00D84093"/>
     <w:rsid w:val="00EF75FA"/>
+    <w:rsid w:val="00F476BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -2441,85 +3573,98 @@
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00312AE3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003408F1"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="248537807">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1746801239">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1890189833">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbuv.gov.ua/UJRN/Znpviknu_2024_84_5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32347/st.2025.3.1207" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31435/rsglobal/029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.36074/logos-19.07.2024.028" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.30890/2709-1783.2024-31-00-020" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17721/2519-481X/2024/83-03" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17721/2519-481X/2024/83-03" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbuv.gov.ua/UJRN/Znpviknu_2024_84_5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.52058/2786-6025-2026-2(56)-1796-1808" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32347/st.2025.3.1207" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.52058/2786-6025-2026-2(56)-1809-1822" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.17721/2519-481&#1061;/2025/87-08" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.30890/2709-1783.2024-31-00-020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2768,54 +3913,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>375</Words>
-  <Characters>2139</Characters>
+  <Words>545</Words>
+  <Characters>3107</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2509</CharactersWithSpaces>
+  <CharactersWithSpaces>3645</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>