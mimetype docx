--- v0 (2026-03-03)
+++ v1 (2026-10-22)
@@ -53,51 +53,64 @@
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD430F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Думенко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD430F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> К.М.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бандура В.М. Технічна механіка як основа забезпечення безпеки експлуатації технічних засобів на автотранспорті. Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»). 2025. №7(48). С. 1471-1479.</w:t>
+        <w:t xml:space="preserve"> Бандура В.М. Технічна механіка як основа забезпечення безпеки експлуатації технічних засобів на автотранспорті. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007260F8">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025. №7(48). С. 1471-1479.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D7074A" w:rsidRDefault="00D7074A" w:rsidP="00D7074A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Єганов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
@@ -114,51 +127,64 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009D0A60">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> К.М.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D0A60">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Бандура В.М</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>. Особливості забезпечення безпеки експлуатації технічних засобів на автотранспорті: вплив технічної механіки на ефективність транспортних засобів. Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»). 2025. №7(48). С. 14</w:t>
+        <w:t xml:space="preserve">. Особливості забезпечення безпеки експлуатації технічних засобів на автотранспорті: вплив технічної механіки на ефективність транспортних засобів. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007260F8">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025. №7(48). С. 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -193,132 +219,241 @@
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009D0A60">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Думенко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009D0A60">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> К.М.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бандура В.М. Забезпечення безпеки експлуатації технічних засобів на автотранспорті: роль транспортних засобів у зниженні ризиків. Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»). 2025. №7(48). С. 1491-1500.</w:t>
+        <w:t xml:space="preserve"> Бандура В.М. Забезпечення безпеки експлуатації технічних засобів на автотранспорті: роль транспортних засобів у зниженні ризиків. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007260F8">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025. №7(48). С. 1491-1500.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD430F" w:rsidRDefault="00551111" w:rsidP="00CD430F">
+    <w:p w:rsidR="00CD430F" w:rsidRPr="00C3638B" w:rsidRDefault="00551111" w:rsidP="00CD430F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00551111">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Єганов</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00551111">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> О.Ю.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00551111">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Думенко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00551111">
         <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> К.М.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бандура В.М. Взаємодія видів транспорту в контексті забезпечення безпеки експлуатації технічних засобів. Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техні</w:t>
-[...5 lines deleted...]
-        <w:t>ка»). 2025. №7(48). С. 1501-151</w:t>
+        <w:t xml:space="preserve"> Бандура В.М. Взаємодія видів транспорту в контексті забезпечення безпеки експлуатації технічних засобів. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007260F8">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Наука і техніка сьогодні (Серія «Педагогіка», Серія «Право», Серія «Економіка», Серія «Фізико-математичні науки», Серія «Техніка»)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. 2025. №7(48). С. 1501-151</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00C3638B" w:rsidRDefault="00C3638B" w:rsidP="00CD430F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Формування корпоративної культури транспортного підприємства з урахуванням маркетингових особливостей транспортних послуг /</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C3638B">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>О.Б.Звягінцева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C3638B">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>К.М.Думенко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Т.М.Меленчук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>О.Ю.Верланов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007260F8">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Сталий розвиток економіки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. 2025. №4 (55). С.129-135</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00A304F6" w:rsidRDefault="00A304F6" w:rsidP="00CD430F">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00A304F6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -452,57 +587,59 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00382741"/>
     <w:rsid w:val="00382741"/>
     <w:rsid w:val="00551111"/>
+    <w:rsid w:val="007260F8"/>
     <w:rsid w:val="00785161"/>
     <w:rsid w:val="009D0A60"/>
     <w:rsid w:val="009F3E07"/>
     <w:rsid w:val="00A304F6"/>
     <w:rsid w:val="00A608B7"/>
     <w:rsid w:val="00AA2585"/>
     <w:rsid w:val="00C24A28"/>
+    <w:rsid w:val="00C3638B"/>
     <w:rsid w:val="00C514CF"/>
     <w:rsid w:val="00CD430F"/>
     <w:rsid w:val="00D7074A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -1258,54 +1395,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>187</Words>
-  <Characters>1068</Characters>
+  <Words>221</Words>
+  <Characters>1266</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1253</CharactersWithSpaces>
+  <CharactersWithSpaces>1485</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>