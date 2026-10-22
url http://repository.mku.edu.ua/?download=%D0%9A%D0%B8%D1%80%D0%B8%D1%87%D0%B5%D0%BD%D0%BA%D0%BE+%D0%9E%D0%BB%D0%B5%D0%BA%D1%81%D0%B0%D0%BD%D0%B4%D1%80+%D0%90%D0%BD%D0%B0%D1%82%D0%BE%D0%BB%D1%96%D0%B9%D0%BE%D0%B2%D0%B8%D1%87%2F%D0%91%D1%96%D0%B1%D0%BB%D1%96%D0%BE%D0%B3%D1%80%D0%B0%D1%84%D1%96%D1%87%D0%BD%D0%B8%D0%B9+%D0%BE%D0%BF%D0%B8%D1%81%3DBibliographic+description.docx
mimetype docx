--- v0 (2026-06-24)
+++ v1 (2026-10-22)
@@ -13,52 +13,58 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00FF1E14" w:rsidRPr="004E1F66" w:rsidRDefault="00FF1E14" w:rsidP="004E1F66">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Кириченко О.А., </w:t>
+      <w:r w:rsidRPr="00E01221">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Кириченко О.А.,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Бідей</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> О.М., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Бідей</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> І.О. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Розвиток</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -174,131 +180,170 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Eastern</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>European</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Law</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">. Журнал </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Журнал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
         <w:t>східноєвропейського</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> права. </w:t>
+      <w:r w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> права.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Междунар</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. наук</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>.-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>метрич</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. базы : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>HeinOnline</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2024. № 123. </w:t>
       </w:r>
       <w:r>
         <w:t>С</w:t>
       </w:r>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. 7-19. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="005E4A04">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://easternlaw.com.ua/wp-content/uploads/2024/06/kirichenko_bideio_bideii_123.pdf" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="004E1F66">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://easternlaw.com.ua/wp-content/uploads/2024/06/kirichenko_bideio_bideii_123.pdf</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00FF1E14" w:rsidRDefault="00FF1E14" w:rsidP="004E1F66">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a3"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E1F66">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Кириченко О.А., </w:t>
+      <w:r w:rsidRPr="00E01221">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Кириченко О.А</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E1F66">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Ланцедова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ю.О., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Бідей</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
@@ -394,51 +439,64 @@
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>European</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Law</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Журнал східноєвропейського права. </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Журнал східноєвропейського права</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E1F66">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Междунар</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. наук.-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>метрич</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
@@ -452,78 +510,87 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>базы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>HeinOnline</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2024. № 123. С. 20-35. URL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="004E1F66">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://easternlaw.com.ua/wp-content/uploads/2024/06/kirichenko_lantsedova_bidei_123.pdf</w:t>
         </w:r>
       </w:hyperlink>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00FF1E14" w:rsidRPr="004E1F66" w:rsidRDefault="00FF1E14" w:rsidP="004E1F66">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a3"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E1F66">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Кириченко О.А., </w:t>
+      <w:r w:rsidRPr="00E01221">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Кириченко О.А.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E1F66">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Бідей</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> О.М., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Бідей</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
@@ -605,51 +672,64 @@
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>European</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Law</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Журнал східноєвропейського права. </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Журнал східноєвропейського права</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E1F66">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Междунар</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. наук.-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>метрич</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
@@ -669,77 +749,101 @@
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>HeinOnline</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. 2024. № 125. С. 44-59.</w:t>
       </w:r>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="005E4A04">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://easternlaw.com.ua/wp-content/uploads/2024/08/kirichenko_bideio_bidei_125.pdf" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="004E1F66">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>http://easternlaw.com.ua/wp-content/uploads/2024/08/kirichenko_bideio_bidei_125.pdf</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w:rsidR="004E1F66" w:rsidRPr="004E1F66" w:rsidRDefault="004E1F66" w:rsidP="004E1F66">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E1F66">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Кириченко О.А., </w:t>
+      <w:r w:rsidRPr="00E01221">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Кириченко О.А.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E1F66">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Чемьоркін</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> О.С. Сутність і наукові основи Міжнародної гуманітарної галузі права за інноваційною класифікацією юридичних наук за базисними основними </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>гіперзавданнями</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E1F66">
         <w:rPr>
@@ -2344,55 +2448,62 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00853CFC">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>, 8 листопада 2024 р. : у 2 т. Т. 2. Дніпро : Університет митної справи та фінансів, 2024. С. 211-213.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00853CFC" w:rsidRDefault="00853CFC" w:rsidP="00F22B53">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E01221">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Кириченко О.А</w:t>
+      </w:r>
       <w:r w:rsidRPr="00853CFC">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Кириченко О.А., </w:t>
+        <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00853CFC">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Ланцедова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00853CFC">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ю.О., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00853CFC">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Полоротова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00853CFC">
         <w:rPr>
@@ -2476,55 +2587,62 @@
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>конфер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00853CFC">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>,, 8 листопада 2024 р. : у 2 т. Т. 2. Дніпро : Університет митної справи та фінансів, 2024. С. 214-215.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C6635" w:rsidRPr="00AB32C1" w:rsidRDefault="00031186" w:rsidP="00F22B53">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Кириченко О.А., </w:t>
+      <w:r w:rsidRPr="00E01221">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Кириченко О.А.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00132772">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Ланцедова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00132772">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ю.О., Ткач Ю.Д., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00132772">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Тунтула</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00132772">
         <w:rPr>
@@ -2908,62 +3026,172 @@
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Інформаційна культура журналіста: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB32C1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>мовна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB32C1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> точність, безпека, відповідальність]. SSRN </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="005E4A04">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>https</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>://</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>papers</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>ssrn</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>com</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>sol</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>3/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>papers</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>cfm</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>?</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>abstract</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>_</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>id</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">=5225058" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00AB32C1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225058</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00AB32C1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB32C1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">(індексується в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB32C1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
@@ -3002,52 +3230,50 @@
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF2675" w:rsidRPr="00BF2675" w:rsidRDefault="00BF2675" w:rsidP="00BF2675">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FC2476">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Yevdokymova</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FC2476">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF2675">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -3463,62 +3689,172 @@
       <w:r w:rsidRPr="00BF2675">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>мислення</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF2675">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF2675">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. SSRN. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="005E4A04">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>https</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>://</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>papers</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>ssrn</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>com</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>sol</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>3/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>papers</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>cfm</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>?</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>abstract</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>_</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>id</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">=5224973" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00BF2675">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5224973</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00BF2675">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF2675">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">(індексується в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF2675">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
@@ -3818,62 +4154,172 @@
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D0DF0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>practice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D0DF0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Комунікативні технології та соціальна відповідальність у журналістській практиці]. SSRN. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="005E4A04">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>https</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>://</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>papers</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>ssrn</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>com</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>sol</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>3/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>papers</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>cfm</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>?</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>abstract</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText>_</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:instrText>id</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04" w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">=5225042" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003D0DF0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225042</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4A04">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="003D0DF0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D0DF0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">(індексується в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D0DF0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
@@ -3935,155 +4381,443 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Кириченко О.А. Особливості інноваційної сутності і видового поділу правопорушень у сфері здійснення медичної та фармацевтичної діяльності і системи громадського здоров</w:t>
       </w:r>
       <w:r w:rsidRPr="0051442B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>я. Журнал східноєвропейського права. 2026.</w:t>
+        <w:t xml:space="preserve">я. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Журнал східноєвропейського права</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. 2026.</w:t>
       </w:r>
       <w:r w:rsidR="00237DA2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>№142. С. 16-25.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00237DA2" w:rsidRPr="00237DA2" w:rsidRDefault="00237DA2" w:rsidP="00237DA2">
+    <w:p w:rsidR="00237DA2" w:rsidRPr="00E01221" w:rsidRDefault="00237DA2" w:rsidP="00237DA2">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E01221">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Кириченко О.А., Кириченко О.О. Особливості інноваційного розуміння сутності і видового поділу достовірних і недостовірних відомостей і можливостей їх використання в процесі публічної дискусії в контексті здійснення медичної та фармацевтичної діяльності і системи громадського здоров</w:t>
+        <w:t>Кириченко О.А.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кириченко О.О. Особливості інноваційного розуміння сутності і видового поділу достовірних і недостовірних відомостей і можливостей їх використання в процесі публічної дискусії в контексті здійснення медичної та фармацевтичної діяльності і системи громадського здоров</w:t>
       </w:r>
       <w:r w:rsidRPr="00237DA2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>я. Журнал східноєвропейського права. 2026. №142. С. 88-97.</w:t>
+        <w:t xml:space="preserve">я. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4A04">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Журнал східноєвропейського права.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026. №142. С. 88-97.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00237DA2" w:rsidRPr="00237DA2">
+    <w:p w:rsidR="00E01221" w:rsidRPr="00E01221" w:rsidRDefault="00E01221" w:rsidP="00E01221">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E01221">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Калина Т., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01221">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Кириченко О.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01221">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Соловйов І., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E01221">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Арзуманян</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E01221">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т. Сталий розвиток природоохоронного землекористування в умовах війни: інституційні виклики та механізми. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01221">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Herald of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E01221">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Khmelnytskyi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E01221">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> National </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E01221">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Universiti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E01221">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Economic sciences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01221">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01221">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025.№6. С.217-224. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00E01221">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.31891/2307-5740-2025-348-6-30</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00E01221" w:rsidRPr="00237DA2" w:rsidRDefault="00E01221" w:rsidP="00237DA2">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E01221" w:rsidRPr="00237DA2">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="0E6E3A68"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFB4184E"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="4F355D48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7FEDDCE"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4125,62 +4859,65 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="60EC06F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FF8AEF3E"/>
-    <w:lvl w:ilvl="0" w:tplc="88C67B5C">
+    <w:tmpl w:val="8C46C99C"/>
+    <w:lvl w:ilvl="0" w:tplc="243687A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4211,51 +4948,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="62AE6D6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="630E881E"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4298,138 +5035,170 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D645AA"/>
     <w:rsid w:val="00031186"/>
     <w:rsid w:val="000F0C15"/>
     <w:rsid w:val="00132772"/>
     <w:rsid w:val="00152F91"/>
     <w:rsid w:val="001C6635"/>
     <w:rsid w:val="00237DA2"/>
     <w:rsid w:val="00356E3E"/>
     <w:rsid w:val="003D0DF0"/>
     <w:rsid w:val="003D71D9"/>
     <w:rsid w:val="00433D0E"/>
     <w:rsid w:val="004E1F66"/>
     <w:rsid w:val="0051442B"/>
     <w:rsid w:val="0056072C"/>
     <w:rsid w:val="00570052"/>
+    <w:rsid w:val="005E4A04"/>
     <w:rsid w:val="006300DC"/>
     <w:rsid w:val="007755F0"/>
     <w:rsid w:val="00785161"/>
     <w:rsid w:val="00803C49"/>
     <w:rsid w:val="00853CFC"/>
     <w:rsid w:val="008F4227"/>
     <w:rsid w:val="009F3E07"/>
     <w:rsid w:val="009F644B"/>
     <w:rsid w:val="00A304F6"/>
     <w:rsid w:val="00A608B7"/>
     <w:rsid w:val="00A815DB"/>
     <w:rsid w:val="00AA2585"/>
     <w:rsid w:val="00AB32C1"/>
     <w:rsid w:val="00AE1442"/>
     <w:rsid w:val="00BF2675"/>
     <w:rsid w:val="00C12C1A"/>
     <w:rsid w:val="00C24A28"/>
     <w:rsid w:val="00C514CF"/>
     <w:rsid w:val="00D645AA"/>
+    <w:rsid w:val="00E01221"/>
     <w:rsid w:val="00E17740"/>
     <w:rsid w:val="00EC55B3"/>
     <w:rsid w:val="00F22B53"/>
     <w:rsid w:val="00F67B7B"/>
     <w:rsid w:val="00FC2476"/>
     <w:rsid w:val="00FF1E14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -4903,50 +5672,63 @@
     <w:rsid w:val="004E1F66"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="29380121">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1536456096">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1728651471">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1919365703">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -4963,51 +5745,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2043440110">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://easternlaw.com.ua/wp-content/uploads/2024/08/kirichenko_bideio_bidei_125.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easternlaw.com.ua/wp-content/uploads/2024/06/kirichenko_lantsedova_bidei_123.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easternlaw.com.ua/wp-content/uploads/2024/06/kirichenko_bideio_bideii_123.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225042" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5224973" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/papers.cfm?abstract_id=5225058" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31891/2307-5740-2025-348-6-30" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://easternlaw.com.ua/wp-content/uploads/2024/06/kirichenko_lantsedova_bidei_123.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5256,69 +6038,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1142</Words>
-  <Characters>6513</Characters>
+  <Words>1195</Words>
+  <Characters>6812</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
+  <Lines>56</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7640</CharactersWithSpaces>
+  <CharactersWithSpaces>7992</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>